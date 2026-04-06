--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -245,51 +245,51 @@
                 <w:t xml:space="preserve">Near‐Inertial Wave Trapping Inside a Fine‐Scale Anticyclonic Eddy During the BioSWOT‐Med 2023 Cruise: Turbulence and Energy Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet‐aubertot</w:t>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -760,779 +760,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen fixation in the North Atlantic supported by Gulf Stream eddy-borne diazotrophs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Cora Hoerstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Aguiar-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carpaneto Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-024-01567-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+                <w:t xml:space="preserve">hal-04743245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation in the North Atlantic supported by Gulf Stream eddy-borne diazotrophs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carpaneto Bastos</w:t>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-024-01567-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743245v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The contrasted phytoplankton dynamics across a frontal system in the southwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20, pp.3491-3508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-3491-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03948246v1</w:t>
+                <w:t xml:space="preserve">hal-04190237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasted phytoplankton dynamics across a frontal system in the southwestern Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Messié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Robin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.3491-3508. </w:t>
+              <w:t xml:space="preserve">, 2023, 20, pp.141-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-3491-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-141-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190237v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03948246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring vertical velocities with ADCPs in low-energy ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (11), pp.1669-1684. </w:t>
@@ -1622,51 +1622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
@@ -1717,77 +1717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1972,77 +1972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moderately energetic fine-scale dynamics on the phytoplankton community structure in the western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,5348 +2100,5348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL085282⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434325v1</w:t>
+                <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal Current Intrusions from Satellite Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">Daniele Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Marco Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.3686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12223686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010232v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Current Intrusions from Satellite Altimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Casella</w:t>
+                <w:t xml:space="preserve">Optical proxy for particulate organic nitrogen from BGC-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Meloni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Deverneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12223686⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (15), pp.21391-21406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.395648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999636v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical proxy for particulate organic nitrogen from BGC-Argo floats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
+                <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Deverneil</w:t>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (15), pp.21391-21406. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.e2019GL085282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.395648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150340v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological networks: Pursuing the shortest path, however narrow and crooked</w:t>
+                <w:t xml:space="preserve">Role of Iron in the Marquesas Island Mass Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Costa</w:t>
+                <w:t xml:space="preserve">Hirohiti Raapoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martín González</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José María Gómez</w:t>
+                <w:t xml:space="preserve">Thomas Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54206-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (11), pp.7781-7796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454786v1</w:t>
+                <w:t xml:space="preserve">hal-02454793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Iron in the Marquesas Island Mass Effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Vertical motions and their effects on a biogeochemical tracer in a cyclonic structure finely observed in the Ligurian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gorgues</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Della Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 124 (11), pp.7781-7796. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015275⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 124 (6), pp.3561-3574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454793v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical motions and their effects on a biogeochemical tracer in a cyclonic structure finely observed in the Ligurian Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Toward science-oriented validations of coastal altimetry: Application to the Ligurian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Valladeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014392⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.275-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2019.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124795v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward science-oriented validations of coastal altimetry: Application to the Ligurian Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological networks: Pursuing the shortest path, however narrow and crooked</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meloni</w:t>
+                <w:t xml:space="preserve">Ana Martín González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouffard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Valladeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José María Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 224, pp.275-288. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2019.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54206-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048468v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
+                <w:t xml:space="preserve">Intermediate water flows in the western South Pacific: as revealed by individual Argo floats trajectories and a model re-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.4103 - 4124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4103-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819414v1</w:t>
+                <w:t xml:space="preserve">hal-01831898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978441v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate water flows in the western South Pacific: as revealed by individual Argo floats trajectories and a model re-analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15, pp.4103 - 4124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4103-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831898v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large- to submesoscale surface circulation and its implications on biogeochemical/biological horizontal distributions during the OUTPACE cruise (southwest Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (8), pp.2411-2431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-2411-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Wake of the Marquesas Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raapoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (2), pp.1213 - 1228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017JC013285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790785v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Competition between dynamic and structural disorder in a doped triangular antiferromagnet RbFe(MoO4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Soldatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">A Takata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">T. Kida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28th International Conference on Low Temperature Physics (LT28), 969, pp.012115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/969/1/012115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790784v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between dynamic and structural disorder in a doped triangular antiferromagnet RbFe(MoO4)2</w:t>
+                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smirnov</w:t>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Soldatov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Takata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Kida</w:t>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/969/1/012115⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095543v1</w:t>
+                <w:t xml:space="preserve">hal-01819414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Calculation of Betweenness Centrality in Marine Connectivity Studies Using Transfer Probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0189021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of in situ microstructure measurements to different turbulence closure schemes in a 3-D numerical ocean circulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of a southwest Pacific bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain De-Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.3471-3486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-14-3471-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the LATEX project: mesoscale to submesoscale processes in a coastal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+                <w:t xml:space="preserve">Marion Kersale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (3), pp.513-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10236-017-1040-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Glider-Compatible Optical Sensor for Dissolved Organic Matter Measurements: Test Case from the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cyr</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">Florent Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Besson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.article 89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2017.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosing cross-shelf transport along an ocean front: An observational case study in the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (10), pp.7218 - 7243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC011908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral diffusivity coefficients from the dynamics of a SF6 patch in a coastal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kersalé</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 153, pp.42-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01205846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong intrusions of the Northern Mediterranean Current on the eastern Gulf of Lion: insights from in-situ observations and high resolution numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (3), pp.313-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10236-016-0921-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of mesoscale activity on the water masses and circulation in the Coral Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC011861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Connectivity-Based Eco-Regionalization Method of the Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Lagrangian analysis of satellite-derived currents: Application to the North Western Mediterranean coastal dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111978⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.788-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242826v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian analysis of satellite-derived currents: Application to the North Western Mediterranean coastal dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Connectivity-Based Eco-Regionalization Method of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Rammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.12.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (e111978 ), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956407v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ estimates of submesoscale horizontal eddy diffusivity across an ocean front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (12), pp.7066-7080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013JC009252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characteristics and dynamics of the coastal Latex09 Eddy derived from in situ data and numerical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118, pp.399-409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JC008229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012JC008229⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Software Package and Hardware Tools for in situ Experiments in a Lagrangian Reference Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol.8, pp. 1940-1950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JTECH-D-12-00183.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients and plankton spatial distributions induced by a coastal eddy in the Gulf of Lion. Insights from a numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Campbell</w:t>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Diaz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zyiuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 109, 10.1016/j.pocean.2012.09.005. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.09.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of eddy generation in the western part of the Gulf of Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C12030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of eddy generation in the western part of the Gulf of Lion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JC007074⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691185v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of the generation of mesoscale eddies in a numerical model of Hawaii islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7, pp.277-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-7-277-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface coastal circulation patterns by in-situ detection of Lagrangian coherent structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.17604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL048815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of eddies in the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.203-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2009.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical algorithms at satellite wavelengths for Total Suspended Matter in tropical coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ouillon</w:t>
+                <w:t xml:space="preserve">Pascal Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Douillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Jacques Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.4165-4185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s8074165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barotropic eastward currents in the western Gulf of Lion, north-western Mediterranean Sea, during stratified conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Estournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (1-2), pp.406-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhone river dilution zone present in the northeastern shelf of the Gulf of Lion in december 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
+                <w:t xml:space="preserve">Yann Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (15), pp.1794-1805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2006.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation in a stratified and wind-forced Gulf of Lions, NW Mediterranean Sea: in situ and modeling data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (1), pp.7-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2004.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2004.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above-water measurements of reflectance and chlorophyll-a algorithms in the Gulf of Lions, NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (7), pp.2531-2548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPEX.13.002531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional modeling of the Gulf of Lion's hydrodynamics (northwest Mediterranean) during January 1999 (MOOGLI3 Experiment) and late winter 1999: Western Mediterranean Intermediate Water's (WIW's) formation and its cascading over the shelf break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufau-Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109 (C11), pp.C11002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2003JC002019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7451,212 +7451,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic Fine-Scale Circulation and Nutricline: Unveiling Uncertainty and Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7678,400 +7678,400 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maristella Berta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725904v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Menna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maristella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725921v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8080,266 +8080,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating ocean vertical velocities using an autonomous multipurpose profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Metrology for the Sea - Learning to Measure Sea Health Parameters (IEEE MetroSea)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, La Valetta, Malta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MetroSea58055.2023.10317407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8348,909 +8348,909 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375185v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Espinasse</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375974v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour mesurer la composante verticale des courants océaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights for direct in situ measurement of oceanic vertical velocities in fine-scale studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, On line, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagrangian strategy for in situ sampling the physical-biological coupling at fine scale : the PROTEVSMED-SWOT 2018 cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9259,2486 +9259,2486 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, On-line, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mesoscale circulation during the OUTPACE cruise (Southwest Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2017 Aquatic Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the planktonic community across submesoscale physical features: the 2015 OSCAHR cruise in the NW Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Liège Colloquium on Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Scales of variability of the Sea Surface Salinity: a regional and global survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guimbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guimbard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kyla Drushka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear processes in oceanic and atmospheric flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurements of KZ and ∊ compared to numerical models in the Gulf of Lion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jullion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deny Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal mesoscale processes and submesoscale horizontal diffusivity during LATEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNBIOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of connectivity in marine biological networks: graph theory versus metapopulation models. An application to the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking sea surface height to (sub)mesoscale ocean dynamics: the SeaGoLSWOT campaign in the NW Mediterranean (Fall 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very large spatial scale connectivity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journee thematique INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASSILIA Project - Modelling of the Bay of Marseille: Impact of the Anthropogenic supply on the marine coastal ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faure</w:t>
+                <w:t xml:space="preserve">Marion Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.L. Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th CIESM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeaGoLSWOT: an oceanographic campaign in support of the AirSWOT mission in the Northwestern Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Turbulent measurements (SCAMP) in the Gulf of Lion, North Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rainaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deny Malengros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEAN SURFACE TOPOGRAPHY SCIENCE TEAM (OSTST) MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Boulder, United States</w:t>
+              <w:t xml:space="preserve">ERCOFTAC - TURBINTERMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905436v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ estimate of submesoscale horizontal eddy diffusion coefficients across a front</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">SeaGoLSWOT: an oceanographic campaign in support of the AirSWOT mission in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8237-2</w:t>
+              <w:t xml:space="preserve">OCEAN SURFACE TOPOGRAPHY SCIENCE TEAM (OSTST) MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833014v1</w:t>
+                <w:t xml:space="preserve">hal-00905436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent measurements (SCAMP) in the Gulf of Lion, North Western Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ estimate of submesoscale horizontal eddy diffusion coefficients across a front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC - TURBINTERMED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Toulon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8237-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819213v1</w:t>
+                <w:t xml:space="preserve">hal-00833014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal mesoscale from lagrangian analysis of altimetry and multi-sensor observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bouffard</w:t>
+                <w:t xml:space="preserve">A multi-platform approach to investigate submesoscale structures in a coastal region and their impacts in regulating cross-shelf exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ananda Pascual</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 Years of Progress in Radar Altimetry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Venise, Italy. pp.35-36</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776205v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-platform approach to investigate submesoscale structures in a coastal region and their impacts in regulating cross-shelf exchanges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+                <w:t xml:space="preserve">Coastal mesoscale from lagrangian analysis of altimetry and multi-sensor observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">20 Years of Progress in Radar Altimetry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Venise, Italy. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807732v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characteristics and dynamics of the coastal Latex09 Eddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORKSHOP TURBINTERMED: Turbulence and Internal Waves in Mediterranean Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence measurements with SCAMP in the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rainaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deny Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TURBINTERMED, Turbulence Internal Waves in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mesoscale eddies on exchanges between coastal regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of coastal mesoscale dynamics on the jellyfish trajectories and distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Coastal Altimetry Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, San-Diego, United States. Format électronique (présentation: www.coastalt.eu/files/sandiegoworkshop11/pres/37_Bouffard.pdf)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical analysis of three dimensional current patterns in coastal oceanography: application to the Gulf of Lions (nw mediterranean sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+                <w:t xml:space="preserve">A. A Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A Petrenko</w:t>
+                <w:t xml:space="preserve">Y. Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ongari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.Conference on Geostatistics for Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11748,974 +11748,974 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From large to submesoscale circulation during the OUTPACE cruise (Southwest Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WE-Heraeus Summer School on Physics of the Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscale dynamics of dissolved organic matter across the Northern Mediterranean Current revealed from a new glider-mounted optical sensor Method Minifluo-UV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mediterranean water-mass variability in T-S coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jullion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjoerd Groeskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 48th INTERNATIONAL LIEGE COLLOQUIUM ON OCEAN DYNAMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liege, France. 2016</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nouvelle Orleans, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344021v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean water-mass variability in T-S coordinates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Submesoscale dynamics of dissolved organic matter across the Northern Mediterranean Current revealed from a new glider-mounted optical sensor Method Minifluo-UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nouvelle Orleans, United States. 2016</w:t>
+              <w:t xml:space="preserve">THE 48th INTERNATIONAL LIEGE COLLOQUIUM ON OCEAN DYNAMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liege, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286527v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of meso-to submeso-scale features on the ocean circulation in the Coral Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, La Nouvelle-Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between high resolution altimetric products and in situ observations to guide an oceanographic cruise (OUTPACE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2016 Ocean Surface Topography Science Team (OSTST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-platform synergy for the direct investigation of ocean fronts: a case study in the North-Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Liège Colloquium on Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very large spatial scale connectivity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journee thematique INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface current based connectivity in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rammou Anne-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rammou Anne-Marie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucio Bellomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint PERSEUS &amp; COCONET General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12725,147 +12725,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal circulation in the Gulf of Lion, the influence of mesoscale processes on interregional exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12875,78 +12875,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-inertial wave trapping inside a fine-scale anticyclonic eddy during the BioSWOT-Med 2023 cruise: turbulence and energy flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12971,113 +12971,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Living on the edge” Fine-scale observations reveal distinct frontal phytoplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurina Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13089,51 +13089,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13143,78 +13143,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13239,620 +13239,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUMSECK cruise report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Bataille</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSCAHR (Observing Submesoscale Coupling At High Resolution) cruise report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collaboratif en océanographie côtière projet LEFE-GMMC. Action vers une modélisation intégrée côtière opérationnelle (AMICO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver N. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver N. Ross</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mediterranean Institute of Oceanography. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASSILIA: Modélisation de la baie de Marseille: Influence des apports anthropiques de la métropole sur l'écosystème marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mediterranean Institute of Oceanography. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATEX10 - LAgrangian Transport EXperiment Data collection Cruise report 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId358"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13920,51 +13920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="387CB706"/>
+    <w:nsid w:val="ABF53B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14151,51 +14151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-petrenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-9285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135406196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet&#8208;aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223686" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiti Raapoto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015275" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meloni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4103-2018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2411-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smirnov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soldatov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takata" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012115" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Hu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1040-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cyr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nencioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011908" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0921-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011861" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111978" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escudier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.12.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934857v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009252" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekeyser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008229" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86AD60F4B00BEA4E5E3678AE94108B2C957CF462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Campbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyiuan Hu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.09.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2B4XK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007074" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7R6R3JJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-7-277-2011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755371v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048815" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519374v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.02.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.03.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110245v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2004.09.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V734T1LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434502v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.002531" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufau-Julliand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494059v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guimbard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164835v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167252v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957559v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Pairaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905436v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819213v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rainaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776205v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807738v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819228v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807743v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776927v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascual" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763417v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Petrenko" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ongari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576577v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344021v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286527v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Groeskamp" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289131v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400972v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345611v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208457v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208459v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammou Anne-Marie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167269v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978569v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860007v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-petrenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-9285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135406196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223686" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiti Raapoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015275" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4103-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2411-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smirnov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soldatov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1040-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cyr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nencioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011908" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0921-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011861" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.12.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111978" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009252" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekeyser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008229" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86AD60F4B00BEA4E5E3678AE94108B2C957CF462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Campbell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyiuan Hu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2B4XK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007074" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7R6R3JJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-7-277-2011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.03.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138666v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2004.09.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V734T1LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434502v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.002531" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110264v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufau-Julliand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guimbard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164835v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957559v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167429v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Pairaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819213v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rainaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807738v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776927v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascual" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Petrenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ongari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286527v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Groeskamp" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344021v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289131v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400972v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345611v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208457v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammou Anne-Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978569v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860007v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>