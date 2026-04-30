--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1564,295 +1564,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+                <w:t xml:space="preserve">hal-03436100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance particle transport to the central Ionian Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6377-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436100v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale sampling unveils diazotroph patchiness in the South Pacific Ocean Running title: Fine-scale diazotroph patchiness</w:t>
               </w:r>
@@ -2100,291 +2100,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
+                <w:t xml:space="preserve">Coastal Current Intrusions from Satellite Altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Daniele Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Marco Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.3686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12223686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010232v1</w:t>
+                <w:t xml:space="preserve">hal-02999636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Current Intrusions from Satellite Altimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Casella</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Meloni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (22), pp.3686. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12223686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999636v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical proxy for particulate organic nitrogen from BGC-Argo floats</w:t>
               </w:r>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deverneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3113,182 +3113,212 @@
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.17826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-54206-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate water flows in the western South Pacific: as revealed by individual Argo floats trajectories and a model re-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Barbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15, pp.4103 - 4124. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4103-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831898v1</w:t>
+                <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
               </w:r>
@@ -3326,531 +3356,501 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+                <w:t xml:space="preserve">Large- to submesoscale surface circulation and its implications on biogeochemical/biological horizontal distributions during the OUTPACE cruise (southwest Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2411-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2411-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978441v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large- to submesoscale surface circulation and its implications on biogeochemical/biological horizontal distributions during the OUTPACE cruise (southwest Pacific)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
+                <w:t xml:space="preserve">Modeling the Wake of the Marquesas Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raapoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2411-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (2), pp.1213 - 1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024259v1</w:t>
+                <w:t xml:space="preserve">hal-01735447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Wake of the Marquesas Archipelago</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Martinez</w:t>
+                <w:t xml:space="preserve">Intermediate water flows in the western South Pacific: as revealed by individual Argo floats trajectories and a model re-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Maes</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (2), pp.1213 - 1228. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.4103 - 4124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JC013285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4103-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735447v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5208,51 +5208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,51 +5312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian analysis of satellite-derived currents: Application to the North Western Mediterranean coastal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,420 +5570,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ estimates of submesoscale horizontal eddy diffusivity across an ocean front</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical characteristics and dynamics of the coastal Latex09 Eddy derived from in situ data and numerical modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kersale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118 (12), pp.7066-7080. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009252⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118, pp.399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JC008229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934857v1</w:t>
+                <w:t xml:space="preserve">hal-00756955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characteristics and dynamics of the coastal Latex09 Eddy derived from in situ data and numerical modeling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Kersale</w:t>
+                <w:t xml:space="preserve">A Software Package and Hardware Tools for in situ Experiments in a Lagrangian Reference Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol.8, pp. 1940-1950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-12-00183.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012JC008229⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00756955v1</w:t>
+                <w:t xml:space="preserve">hal-00859174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Software Package and Hardware Tools for in situ Experiments in a Lagrangian Reference Frame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ estimates of submesoscale horizontal eddy diffusivity across an ocean front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vol.8, pp. 1940-1950. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (12), pp.7066-7080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-12-00183.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859174v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients and plankton spatial distributions induced by a coastal eddy in the Gulf of Lion. Insights from a numerical model</w:t>
               </w:r>
@@ -6109,302 +6109,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of eddy generation in the western part of the Gulf of Lion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JC007074⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691185v1</w:t>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of eddy generation in the western part of the Gulf of Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C12030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of the generation of mesoscale eddies in a numerical model of Hawaii islands</w:t>
               </w:r>
@@ -6735,265 +6735,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical algorithms at satellite wavelengths for Total Suspended Matter in tropical coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barotropic eastward currents in the western Gulf of Lion, north-western Mediterranean Sea, during stratified conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ouillon</w:t>
+                <w:t xml:space="preserve">C. Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Douillet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s8074165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (1-2), pp.406-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687706v1</w:t>
+                <w:t xml:space="preserve">hal-00518970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barotropic eastward currents in the western Gulf of Lion, north-western Mediterranean Sea, during stratified conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical algorithms at satellite wavelengths for Total Suspended Matter in tropical coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dufau</w:t>
+                <w:t xml:space="preserve">Jacques Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Estournel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 74 (1-2), pp.406-428. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.4165-4185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s8074165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518970v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhone river dilution zone present in the northeastern shelf of the Gulf of Lion in december 2003</w:t>
               </w:r>
@@ -7355,51 +7355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109 (C11), pp.C11002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7491,51 +7491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7593,429 +7593,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04725901v1</w:t>
+                <w:t xml:space="preserve">insu-04725921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Menna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maristella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725921v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Joel</w:t>
+                <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725904v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex 3-D oceanic velocities at SWOT scales exhibited during the spring 2023 BioSWOTMed cruise</w:t>
               </w:r>
@@ -8263,545 +8263,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+                <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375405v1</w:t>
+                <w:t xml:space="preserve">hal-03396001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+                <w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396001v1</w:t>
+                <w:t xml:space="preserve">hal-03375405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Espinasse</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375974v1</w:t>
+                <w:t xml:space="preserve">hal-03375185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375185v1</w:t>
+                <w:t xml:space="preserve">hal-03375974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour mesurer la composante verticale des courants océaniques</w:t>
               </w:r>
@@ -9059,51 +9059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining remote sensing and in situ observations to study the physical-biological coupling at fine scale: recent Mediterranean campaigns and outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9366,51 +9366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2017 Aquatic Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Honolulu, United States</w:t>
@@ -9452,64 +9452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the planktonic community across submesoscale physical features: the 2015 OSCAHR cruise in the NW Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9564,51 +9564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Scales of variability of the Sea Surface Salinity: a regional and global survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9683,277 +9683,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of KZ and ∊ compared to numerical models in the Gulf of Lion.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Costa</w:t>
+                <w:t xml:space="preserve">Coastal mesoscale processes and submesoscale horizontal diffusivity during LATEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Deny Malengros</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kersale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">SYNBIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164835v1</w:t>
+                <w:t xml:space="preserve">hal-01167252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal mesoscale processes and submesoscale horizontal diffusivity during LATEX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">In situ measurements of KZ and ∊ compared to numerical models in the Gulf of Lion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jullion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deny Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNBIOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167252v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of connectivity in marine biological networks: graph theory versus metapopulation models. An application to the Gulf of Lion</w:t>
               </w:r>
@@ -10207,51 +10207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journee thematique INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10395,301 +10395,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASSILIA Project - Modelling of the Bay of Marseille: Impact of the Anthropogenic supply on the marine coastal ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent measurements (SCAMP) in the Gulf of Lion, North Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
+                <w:t xml:space="preserve">Romain Rainaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I.L. Pairaud</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deny Malengros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th CIESM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">ERCOFTAC - TURBINTERMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167429v1</w:t>
+                <w:t xml:space="preserve">hal-00819213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent measurements (SCAMP) in the Gulf of Lion, North Western Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SeaGoLSWOT: an oceanographic campaign in support of the AirSWOT mission in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC - TURBINTERMED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Toulon, France</w:t>
+              <w:t xml:space="preserve">OCEAN SURFACE TOPOGRAPHY SCIENCE TEAM (OSTST) MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819213v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeaGoLSWOT: an oceanographic campaign in support of the AirSWOT mission in the Northwestern Mediterranean</w:t>
+                <w:t xml:space="preserve">In-situ estimate of submesoscale horizontal eddy diffusion coefficients across a front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
@@ -10697,454 +10693,458 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEAN SURFACE TOPOGRAPHY SCIENCE TEAM (OSTST) MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Boulder, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8237-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905436v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ estimate of submesoscale horizontal eddy diffusion coefficients across a front</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+                <w:t xml:space="preserve">MASSILIA Project - Modelling of the Bay of Marseille: Impact of the Anthropogenic supply on the marine coastal ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.L. Pairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8237-2</w:t>
+              <w:t xml:space="preserve">40th CIESM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833014v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-platform approach to investigate submesoscale structures in a coastal region and their impacts in regulating cross-shelf exchanges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+                <w:t xml:space="preserve">Coastal mesoscale from lagrangian analysis of altimetry and multi-sensor observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">20 Years of Progress in Radar Altimetry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Venise, Italy. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807732v1</w:t>
+                <w:t xml:space="preserve">hal-00776205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal mesoscale from lagrangian analysis of altimetry and multi-sensor observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bouffard</w:t>
+                <w:t xml:space="preserve">A multi-platform approach to investigate submesoscale structures in a coastal region and their impacts in regulating cross-shelf exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Escudier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananda Pascual</w:t>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 Years of Progress in Radar Altimetry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Venise, Italy. pp.35-36</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776205v1</w:t>
+                <w:t xml:space="preserve">hal-00807732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characteristics and dynamics of the coastal Latex09 Eddy</w:t>
               </w:r>
@@ -11169,51 +11169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11251,90 +11251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence measurements with SCAMP in the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rainaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deny Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11424,51 +11424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-858</w:t>
@@ -11497,51 +11497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of coastal mesoscale dynamics on the jellyfish trajectories and distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11814,51 +11814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WE-Heraeus Summer School on Physics of the Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bad Honnef, Germany</w:t>
@@ -11881,260 +11881,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean water-mass variability in T-S coordinates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Jullion</w:t>
+                <w:t xml:space="preserve">Submesoscale dynamics of dissolved organic matter across the Northern Mediterranean Current revealed from a new glider-mounted optical sensor Method Minifluo-UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sjoerd Groeskamp</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béguery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nouvelle Orleans, United States. 2016</w:t>
+              <w:t xml:space="preserve">THE 48th INTERNATIONAL LIEGE COLLOQUIUM ON OCEAN DYNAMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liege, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286527v1</w:t>
+                <w:t xml:space="preserve">hal-01344021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscale dynamics of dissolved organic matter across the Northern Mediterranean Current revealed from a new glider-mounted optical sensor Method Minifluo-UV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cyr</w:t>
+                <w:t xml:space="preserve">Mediterranean water-mass variability in T-S coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goutx</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sjoerd Groeskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 48th INTERNATIONAL LIEGE COLLOQUIUM ON OCEAN DYNAMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liege, France. 2016</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nouvelle Orleans, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344021v1</w:t>
+                <w:t xml:space="preserve">hal-01286527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of meso-to submeso-scale features on the ocean circulation in the Coral Sea</w:t>
               </w:r>
@@ -12146,51 +12146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12280,51 +12280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12513,51 +12513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journee thematique INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12849,77 +12849,236 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-inertial wave trapping inside a fine-scale anticyclonic eddy during the BioSWOT-Med 2023 cruise: turbulence and energy flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12971,87 +13130,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Living on the edge” Fine-scale observations reveal distinct frontal phytoplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurina Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13089,51 +13248,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13143,649 +13302,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUMSECK cruise report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagib Bhairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSCAHR (Observing Submesoscale Coupling At High Resolution) cruise report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collaboratif en océanographie côtière projet LEFE-GMMC. Action vers une modélisation intégrée côtière opérationnelle (AMICO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver N. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mediterranean Institute of Oceanography. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASSILIA: Modélisation de la baie de Marseille: Influence des apports anthropiques de la métropole sur l'écosystème marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mediterranean Institute of Oceanography. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATEX10 - LAgrangian Transport EXperiment Data collection Cruise report 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13794,65 +13953,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kersale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13920,51 +14079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABF53B95"/>
+    <w:nsid w:val="FBA77081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14151,51 +14310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-petrenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-9285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135406196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223686" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiti Raapoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015275" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4103-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2411-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smirnov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soldatov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1040-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cyr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nencioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011908" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0921-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011861" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.12.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111978" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009252" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekeyser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008229" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86AD60F4B00BEA4E5E3678AE94108B2C957CF462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Campbell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyiuan Hu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2B4XK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007074" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7R6R3JJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-7-277-2011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.03.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138666v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2004.09.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V734T1LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434502v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.002531" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110264v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufau-Julliand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guimbard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164835v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957559v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167429v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Pairaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819213v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rainaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807738v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776927v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascual" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Petrenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ongari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286527v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Groeskamp" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344021v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289131v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400972v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345611v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208457v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammou Anne-Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978569v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860007v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-petrenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-9285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135406196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiti Raapoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015275" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2411-2018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013285" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4103-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smirnov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soldatov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1040-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cyr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nencioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011908" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0921-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011861" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.12.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111978" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekeyser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008229" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86AD60F4B00BEA4E5E3678AE94108B2C957CF462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009252" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Campbell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyiuan Hu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2B4XK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007074" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7R6R3JJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-7-277-2011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.03.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138666v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2004.09.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V734T1LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434502v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.002531" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110264v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufau-Julliand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guimbard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164835v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957559v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819213v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rainaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905436v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833014v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Pairaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776205v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807738v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776927v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascual" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Petrenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ongari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344021v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286527v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Groeskamp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289131v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400972v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345611v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208457v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammou Anne-Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978569v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860007v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>