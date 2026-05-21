--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -760,377 +760,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+                <w:t xml:space="preserve">Nitrogen fixation in the North Atlantic supported by Gulf Stream eddy-borne diazotrophs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+                <w:t xml:space="preserve">Cora Hoerstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Borja Aguiar-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mignon</w:t>
+                <w:t xml:space="preserve">Cécile Carpaneto Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-024-01567-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+                <w:t xml:space="preserve">hal-04743245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation in the North Atlantic supported by Gulf Stream eddy-borne diazotrophs</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora Hoerstmann</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Aguiar-González</w:t>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Carpaneto Bastos</w:t>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-024-01567-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743245v1</w:t>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
@@ -1207,51 +1207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1302,51 +1302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton reaction to an intense storm in the north-western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1449,51 +1449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring vertical velocities with ADCPs in low-energy ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
@@ -1832,295 +1832,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale sampling unveils diazotroph patchiness in the South Pacific Ocean Running title: Fine-scale diazotroph patchiness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Barrillon</w:t>
+                <w:t xml:space="preserve">Impact of moderately energetic fine-scale dynamics on the phytoplankton community structure in the western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-021-00006-2⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.6455-6477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6455-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423380v2</w:t>
+                <w:t xml:space="preserve">hal-03485758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of moderately energetic fine-scale dynamics on the phytoplankton community structure in the western Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+                <w:t xml:space="preserve">Fine-scale sampling unveils diazotroph patchiness in the South Pacific Ocean Running title: Fine-scale diazotroph patchiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Conradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.6455-6477. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6455-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-021-00006-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485758v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Current Intrusions from Satellite Altimetry</w:t>
               </w:r>
@@ -3164,559 +3164,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+                <w:t xml:space="preserve">Large- to submesoscale surface circulation and its implications on biogeochemical/biological horizontal distributions during the OUTPACE cruise (southwest Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2411-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2411-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978441v1</w:t>
+                <w:t xml:space="preserve">hal-02024259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Rousselet</w:t>
+                <w:t xml:space="preserve">Modeling the Wake of the Marquesas Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raapoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (2), pp.1213 - 1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790785v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large- to submesoscale surface circulation and its implications on biogeochemical/biological horizontal distributions during the OUTPACE cruise (southwest Pacific)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
+                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.2411-2431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2411-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024259v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Wake of the Marquesas Archipelago</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Martinez</w:t>
+                <w:t xml:space="preserve">OUTPACE long duration stations : physical variability, context of biogeochemical sampling, and evaluation of sampling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (2), pp.1213 - 1228. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (7), pp.2125 - 2147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JC013285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2125-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735447v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediate water flows in the western South Pacific: as revealed by individual Argo floats trajectories and a model re-analysis</w:t>
               </w:r>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.4103 - 4124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3806,51 +3806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,51 +4087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,391 +4202,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Calculation of Betweenness Centrality in Marine Connectivity Studies Using Transfer Probabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Costa</w:t>
+                <w:t xml:space="preserve">The fate of a southwest Pacific bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain De-Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189021⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.3471-3486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-3471-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764851v1</w:t>
+                <w:t xml:space="preserve">hal-01634495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of in situ microstructure measurements to different turbulence closure schemes in a 3-D numerical ocean circulation model</w:t>
+                <w:t xml:space="preserve">On the Calculation of Betweenness Centrality in Marine Connectivity Studies Using Transfer Probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120, pp.1-17. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110070v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a southwest Pacific bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of in situ microstructure measurements to different turbulence closure schemes in a 3-D numerical ocean circulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain De-Verneil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.3471-3486. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-14-3471-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634495v1</w:t>
+                <w:t xml:space="preserve">hal-02110070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the LATEX project: mesoscale to submesoscale processes in a coastal environment</w:t>
               </w:r>
@@ -5208,51 +5208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7135,51 +7135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leredde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (1), pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7329,51 +7329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional modeling of the Gulf of Lion's hydrodynamics (northwest Mediterranean) during January 1999 (MOOGLI3 Experiment) and late winter 1999: Western Mediterranean Intermediate Water's (WIW's) formation and its cascading over the shelf break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufau-Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7593,295 +7593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Menna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maristella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04725921v1</w:t>
+                <w:t xml:space="preserve">insu-04725904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating SWOT with autonomous platforms: the case of the BioSWOT-Med biogeochemical front</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting in situ sampling strategies to SWOT-scale studies: The BioSWOT-Med campaign example as part of the SWOTAdopt-a-Crossover Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maristella Berta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725904v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal wave-eddy interactions, turbulence and mixing during the 2023 BioSWOT-MED cruise</w:t>
               </w:r>
@@ -8027,51 +8027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8161,51 +8161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8282,51 +8282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8420,51 +8420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8522,329 +8522,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375185v1</w:t>
+                <w:t xml:space="preserve">hal-03375974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle transport in the central Ionian Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Espinasse</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375974v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour mesurer la composante verticale des courants océaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagib Bhairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8925,51 +8925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights for direct in situ measurement of oceanic vertical velocities in fine-scale studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9098,51 +9098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, On line, France. </w:t>
@@ -9206,51 +9206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9366,51 +9366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2017 Aquatic Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Honolulu, United States</w:t>
@@ -9465,51 +9465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9564,51 +9564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Scales of variability of the Sea Surface Salinity: a regional and global survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10041,530 +10041,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking sea surface height to (sub)mesoscale ocean dynamics: the SeaGoLSWOT campaign in the NW Mediterranean (Fall 2014)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957559v1</w:t>
+                <w:t xml:space="preserve">hal-01139224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very large spatial scale connectivity estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Costa</w:t>
+                <w:t xml:space="preserve">Linking sea surface height to (sub)mesoscale ocean dynamics: the SeaGoLSWOT campaign in the NW Mediterranean (Fall 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bouffard</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee thematique INSU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213685v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of slope current positioning from space: Application to the Northern Current in the North Western Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Very large spatial scale connectivity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Moscou, Russia. pp.393</w:t>
+              <w:t xml:space="preserve">Journee thematique INSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139224v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent measurements (SCAMP) in the Gulf of Lion, North Western Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SeaGoLSWOT: an oceanographic campaign in support of the AirSWOT mission in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC - TURBINTERMED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Toulon, France</w:t>
+              <w:t xml:space="preserve">OCEAN SURFACE TOPOGRAPHY SCIENCE TEAM (OSTST) MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819213v1</w:t>
+                <w:t xml:space="preserve">hal-00905436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeaGoLSWOT: an oceanographic campaign in support of the AirSWOT mission in the Northwestern Mediterranean</w:t>
+                <w:t xml:space="preserve">In-situ estimate of submesoscale horizontal eddy diffusion coefficients across a front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
@@ -10572,204 +10568,208 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEAN SURFACE TOPOGRAPHY SCIENCE TEAM (OSTST) MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Boulder, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8237-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905436v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ estimate of submesoscale horizontal eddy diffusion coefficients across a front</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent measurements (SCAMP) in the Gulf of Lion, North Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rainaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deny Malengros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8237-2</w:t>
+              <w:t xml:space="preserve">ERCOFTAC - TURBINTERMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833014v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASSILIA Project - Modelling of the Bay of Marseille: Impact of the Anthropogenic supply on the marine coastal ecosystem</w:t>
               </w:r>
@@ -11251,51 +11251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence measurements with SCAMP in the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rainaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11814,51 +11814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WE-Heraeus Summer School on Physics of the Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bad Honnef, Germany</w:t>
@@ -12114,381 +12114,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of meso-to submeso-scale features on the ocean circulation in the Coral Sea</w:t>
+                <w:t xml:space="preserve">Comparison between high resolution altimetric products and in situ observations to guide an oceanographic cruise (OUTPACE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, La Nouvelle-Orléans, LA, United States</w:t>
+              <w:t xml:space="preserve"> 2016 Ocean Surface Topography Science Team (OSTST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289131v1</w:t>
+                <w:t xml:space="preserve">hal-01400972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between high resolution altimetric products and in situ observations to guide an oceanographic cruise (OUTPACE).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Rousselet</w:t>
+                <w:t xml:space="preserve">Multi-platform synergy for the direct investigation of ocean fronts: a case study in the North-Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2016 Ocean Surface Topography Science Team (OSTST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">48th International Liège Colloquium on Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400972v1</w:t>
+                <w:t xml:space="preserve">hal-01345611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-platform synergy for the direct investigation of ocean fronts: a case study in the North-Western Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Nencioli</w:t>
+                <w:t xml:space="preserve">Impacts of meso-to submeso-scale features on the ocean circulation in the Coral Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Liège Colloquium on Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, La Nouvelle-Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345611v1</w:t>
+                <w:t xml:space="preserve">hal-01289131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very large spatial scale connectivity estimation</w:t>
               </w:r>
@@ -12902,77 +12902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13434,51 +13434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUMSECK cruise report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13595,51 +13595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14079,51 +14079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBA77081"/>
+    <w:nsid w:val="DCEA696F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14310,51 +14310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-petrenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-9285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135406196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiti Raapoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015275" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2411-2018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013285" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4103-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smirnov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soldatov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1040-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cyr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nencioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011908" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0921-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011861" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.12.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111978" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekeyser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008229" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86AD60F4B00BEA4E5E3678AE94108B2C957CF462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009252" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Campbell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyiuan Hu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2B4XK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007074" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7R6R3JJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-7-277-2011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.03.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138666v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2004.09.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V734T1LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434502v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.002531" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110264v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufau-Julliand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guimbard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164835v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957559v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819213v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rainaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905436v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833014v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Pairaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776205v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807738v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776927v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascual" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Petrenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ongari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344021v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286527v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Groeskamp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289131v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400972v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345611v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208457v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammou Anne-Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978569v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860007v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-petrenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-9285" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135406196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705438v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-24-0071.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436100v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Espinasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6377-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03485758v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6455-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deverneil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395648" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohiti Raapoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015275" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02124795v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014392" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meloni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Costa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54206-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2411-2018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013285" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2125-2018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4103-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smirnov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soldatov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain De-Verneil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3471-2017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01505797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kersale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1040-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cyr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nencioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Doglioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011908" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kersal&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nencioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.09.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436127v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-0921-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011861" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.12.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111978" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dekeyser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008229" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86AD60F4B00BEA4E5E3678AE94108B2C957CF462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009252" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Campbell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyiuan Hu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG2B4XK0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007074" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7R6R3JJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-7-277-2011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dekeyser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.03.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neveux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8074165" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138666v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leredde" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.05.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2004.09.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V734T1LP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434502v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.13.002531" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110264v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufau-Julliand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Joel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17256" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7789" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375974v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962520v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7356" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02968298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7357" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guimbard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164835v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Malengros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139224v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957559v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833014v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819213v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rainaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167429v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fraysse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Pairaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776205v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807732v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807738v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776927v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pascual" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Petrenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leredde" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ongari" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344021v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286527v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Groeskamp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400972v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345611v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208457v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammou Anne-Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354624v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978569v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860007v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>