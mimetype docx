--- v1 (2026-03-27)
+++ v2 (2026-05-03)
@@ -66,1768 +66,1780 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference for continuous-time long memory randomly sampled processes</w:t>
+                <w:t xml:space="preserve">The conflict between sampling resolution and stratigraphic constraints from a Bayesian perspective: OSL and radiocarbon case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Guitton-Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Bouafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Robet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00362-023-01515-z⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (1), pp.191 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-8-191-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709618v1</w:t>
+                <w:t xml:space="preserve">hal-05582610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inference for continuous-time long memory randomly sampled processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Metay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Coiffard</w:t>
+                <w:t xml:space="preserve">Caroline Robet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
+              <w:t xml:space="preserve">Statistical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (5), pp.3111-3134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00362-023-01515-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214526v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g − priors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Coiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.12.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (2), pp.2976-2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322641v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing computation time in the R-package 'BayLum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g − priors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.161-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/la.atl.2023.565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138796v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian chronology construction and substance time</w:t>
+                <w:t xml:space="preserve">Reducing computation time in the R-package 'BayLum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dye</w:t>
+                <w:t xml:space="preserve">Frederik Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin Buck</w:t>
+                <w:t xml:space="preserve">Guérin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dinapoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153, pp.105765. </w:t>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/la.atl.2023.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271969v1</w:t>
+                <w:t xml:space="preserve">hal-04138796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian hierarchical models for the prediction of the driver flow and passenger waiting times in a stochastic carpooling service</w:t>
+                <w:t xml:space="preserve">Bayesian chronology construction and substance time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Papoutsis</w:t>
+                <w:t xml:space="preserve">Thomas Dye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarn Duong</w:t>
+                <w:t xml:space="preserve">Caitlin Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robert Dinapoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.105765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02664763.2022.2026896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901476v1</w:t>
+                <w:t xml:space="preserve">hal-05271969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-depth modelling and the effect of including – or not – shared errors across sets of OSL samples: The case study of Beg-er-Vil (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+                <w:t xml:space="preserve">B. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lebrun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70, pp.101311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03652926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.297-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gchron-4-297-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of outliers with a Bayesian hierarchical model: application to the single-grain luminescence dating method.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bayesian hierarchical models for the prediction of the driver flow and passenger waiting times in a stochastic carpooling service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Papoutsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarn Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1285/i20705948v14n2p318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02664763.2022.2026896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322635v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadow Simulated Annealing: A new algorithm for approximate Bayesian inference of Gibbs point processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of outliers with a Bayesian hierarchical model: application to the single-grain luminescence dating method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lluis Hurtado-Gil</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2021.100505⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i20705948v14n2p318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183506v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BayLum - An R package for Bayesian analysis of OSL ages: An introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Shadow Simulated Annealing: A new algorithm for approximate Bayesian inference of Gibbs point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Deaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Hurtado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2021.100505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846079v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-domain test for long range dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gennadi Gromykov</w:t>
+                <w:t xml:space="preserve">BayLum - An R package for Bayesian analysis of OSL ages: An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11203-017-9164-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02272205v1</w:t>
+                <w:t xml:space="preserve">hal-01846079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian approach to OSL dating of poorly bleached sediment samples: Mixture Distribution Models for Dose (MD2)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A frequency-domain test for long range dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadi Gromykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.513-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11203-017-9164-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01978216v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABC Shadow algorithm: a tool for statistical analysis of spatial patterns stat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bayesian approach to OSL dating of poorly bleached sediment samples: Mixture Distribution Models for Dose (MD2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge Mateu</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.59-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427935v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the distribution of the autoregressive coefficient from panel random-coefficient AR(1) data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ABC Shadow algorithm: a tool for statistical analysis of spatial patterns stat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vytautė Pilipauskaitė</w:t>
+                <w:t xml:space="preserve">Pablo Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatas Surgailis</w:t>
+                <w:t xml:space="preserve">Jorge Mateu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153, pp.121 - 135. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2016.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-016-9682-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174833v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved radiofluorescence single-aliquot regenerative dose protocol for K-feldspars</w:t>
               </w:r>
@@ -1839,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,1503 +1920,1632 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.13 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian modeling for combining dates in archaeological context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonparametric estimation of the distribution of the autoregressive coefficient from panel random-coefficient AR(1) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigijus Leipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautė Pilipauskaitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.121 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2016.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01451371v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the Upper Pleistocene loess sequence of Havrincourt (France) and associated Palaeolithic occupations: a Bayesian approach from pedostratigraphy, OSL, radiocarbon, TL and ESR/U-series data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Bayesian modeling for combining dates in archaeological context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hérisson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (2), pp.72-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584140v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01451371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis testing for Markovian models with random time observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronology of the Upper Pleistocene loess sequence of Havrincourt (France) and associated Palaeolithic occupations: a Bayesian approach from pedostratigraphy, OSL, radiocarbon, TL and ESR/U-series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Barsotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rochet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Esther Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2015.12.009⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428011v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Social Motivation Systems Deficits: The Affective Neuroscience View of Autism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypothesis testing for Markovian models with random time observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Robel</w:t>
+                <w:t xml:space="preserve">Flavia Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Barry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-015-2498-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.87 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954005v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypomorphic variants of cationic amino acid transporter 3 in males with autism spectrum disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Social Motivation Systems Deficits: The Affective Neuroscience View of Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nava</w:t>
+                <w:t xml:space="preserve">Coralie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Rupp</w:t>
+                <w:t xml:space="preserve">Laurence Robel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Boissel</w:t>
+                <w:t xml:space="preserve">Caroline Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rastetter</w:t>
+                <w:t xml:space="preserve">Anne-Solène Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-015-2057-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (10), pp.3351-3363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-015-2498-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191525v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic properties of the Multivariate Fractional Brownian Motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypomorphic variants of cationic amino acid transporter 3 in males with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+                <w:t xml:space="preserve">Johanna Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+                <w:t xml:space="preserve">Jean-Paul Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rastetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires et congrès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (12), pp.2647-2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-015-2057-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497639v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some convergence results on quadratic forms for random fields and application to empirical covariances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Basic properties of the Multivariate Fractional Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 149 (3-4), pp.493--514</w:t>
+              <w:t xml:space="preserve">Séminaires et congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.65-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348833v3</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginal density estimation for linear processes with cyclical long memory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Some convergence results on quadratic forms for random fields and application to empirical covariances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 149 (3-4), pp.493--514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762901v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348833v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance function of vector self-similar process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marginal density estimation for linear processes with cyclical long memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79, pp.2415-2421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2009.08.015⟩</w:t>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2011.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398792v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariance function of vector self-similar process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (23), pp.2415. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+              <w:t xml:space="preserve">, 2009, 79, pp.2415-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spl.2009.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587295v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, cellular, and neuropathological consequences of AP1S2 mutations: further delineation of a recognizable X-linked mental retardation syndrome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Covariance function of vector self-similar process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatas Surgailis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (23), pp.2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2009.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.20531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02044435v1</w:t>
+                <w:t xml:space="preserve">hal-00587295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of hyperprolinemia in cognitive and psychiatric features of the 22q11 deletion syndrome</w:t>
+                <w:t xml:space="preserve">Clinical, cellular, and neuropathological consequences of AP1S2 mutations: further delineation of a recognizable X-linked mental retardation syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Raux</w:t>
+                <w:t xml:space="preserve">Guntram Borck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bumsel</w:t>
+                <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Hecketsweiler</w:t>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Van Amelsvoort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janneke Zinkstok</w:t>
+                <w:t xml:space="preserve">Ferechte Encha-Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddl443⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (7), pp.966-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.20531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440622v1</w:t>
+                <w:t xml:space="preserve">hal-02044435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Involvement of hyperprolinemia in cognitive and psychiatric features of the 22q11 deletion syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bumsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Hecketsweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Van Amelsvoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Zinkstok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddl443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time series aggregation, disaggregation and long memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrij Celov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigijus Leipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithuanian Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (4), pp.379-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10986-007-0026-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3414,595 +3555,595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation response in NW Mediterranean borderlands to the millennial-scale climate variability during the Last Glacial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María F Sánchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Mediterranean Palynology Symposium (MedPalynoS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Salamanca (Spain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting vegetation response during Heinrich stadials in Western Europe at the end of the Last Glacial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María F Sánchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the synchrony between cultural and paleoenvironmental changes in southern France during the Middle-to-Upper Palaeolithic transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María F Sánchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test de comparaison du paramètre de longue mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longue mémoire pour des séries irrégulièrement observées. Application aux Black-out électriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Héliodore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4012,517 +4153,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation response in SE France to the millennial-scale climate variability of the last glacial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María F Sánchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting vegetation response during Heinrich events 4, 5 and 6 in Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Reconstruction des changements environnementaux et climatiques entre ca 50 - 35 ka et potentiel impact sur les changements culturels des Néandertaliens et des Hommes anatomiquement modernes dans le sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María F Sánchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Echanges ScienTifiques EPOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Talence, France</w:t>
+              <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235065v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des changements environnementaux et climatiques entre ca 50 - 35 ka et potentiel impact sur les changements culturels des Néandertaliens et des Hommes anatomiquement modernes dans le sud de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Contrasting vegetation response during Heinrich events 4, 5 and 6 in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María F Sánchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d’Echanges ScienTifiques EPOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235452v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved chronology of the Middle Stone Age in El Mnasra cave, Northwestern Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, worldwide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4532,275 +4673,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generators of long-range dependent processes: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Taqqu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and applications of long-range dependence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, pp.579-623, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-parametric estimation of the long-range dependence parameter : A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad S. Taqqu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stilan Stoev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and applications of long-range dependence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, pp.557-577, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4810,2503 +4951,2503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Framework for Parameter Estimation under Partial Order Constraints using Isotonic Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Bouafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit and combined estimators for stable distributions parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inference for continuous-time long memory randomly sampled processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791934v3</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g−priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference for continuous-time long memory randomly sampled processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Explicit and combined estimators for stable distributions parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266684v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791934v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIORS COMPARISON IN BAYESIAN MEDIATION FRAMEWORK WITH BINARY OUTCOME</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sample covariances of random-coefficient AR(1) panel model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigijus Leipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytaute Pilipauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatas Surgailis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070053v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random discretization of stationary continuous time processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Frequency approach for detecting nonstationarity in dependent data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944290v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126749v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample covariances of random-coefficient AR(1) panel model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Random discretization of stationary continuous time processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Donatas Surgailis</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Viano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903304v2</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency approach for detecting nonstationarity in dependent data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PRIORS COMPARISON IN BAYESIAN MEDIATION FRAMEWORK WITH BINARY OUTCOME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126749v3</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Archaeological Phases using the CRAN Package ArchaeoPhases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347895v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating long memory in panel random-coefficient AR(1) data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigijus Leipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytaute Pilipauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Date Model : A Robust Bayesian Tool for Chronology Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-domain test for long range dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennadi Gromykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis of individual and systematic multiplicative errors for estimating ages with stratigraphic constraints in optically stimulated luminescence dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian modeling for combining Dates in archaeological context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">HYPOTHESIS TESTING FOR MARKOVIAN MODELS WITH RANDOM TIME OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162404v3</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVENT MODEL: A ROBUST BAYESIAN TOOL FOR CHRONOLOGICAL MODELING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPOTHESIS TESTING FOR MARKOVIAN MODELS WITH RANDOM TIME OBSERVATIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Bayesian modeling for combining Dates in archaeological context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151675v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162404v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an informative hierarchical prior for a small sample with the help of historical data and application to electricity load forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical estimation of a class of self-regulating processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Echelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625117v5</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical estimation of a class of self-regulating processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construction of an informative hierarchical prior for a small sample with the help of historical data and application to electricity load forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868604v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625117v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporaneous aggregation of triangular array of random-coefficient AR(1) processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donata Puplinskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On particle filters applied to electricity load forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and long memory: recent developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigijus Leipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donata Puplinskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of the posterior distribution and MLE for piecewise linear regression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of non-constant long memory parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigijus Leipus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamarche</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681274v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634777v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of non-constant long memory parameter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Consistency of the posterior distribution and MLE for piecewise linear regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatas Surgailis</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634777v3</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Scale and Hurst Parameters of Semi-Selfsimilar Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Rezakhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navideh Modaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginal density estimation for linear processes with cyclical long memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550119v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-sample test for comparison of long memory parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic normality of the mixture density estimator in a disaggregation scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrij Celov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigijus Leipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On peeling procedure applied to a Poisson point process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexender Nagaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random sampling of long-memory stationary processe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Viano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7316,351 +7457,351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BayLum: Chronological Bayesian Models Integrating Optically Stimulated Luminescence and Radiocarbon Age Dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Harly Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeoPhases: Post-Processing of Markov Chain Monte Carlo Simulations for Chronological Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nexus: Sourcing Archaeological Materials by Chemical Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7807,51 +7948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Ould Haye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-023-01515-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Baumgarten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2023.565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Buck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dinapoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Papoutsis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarn Duong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2022.2026896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03652926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Hurtado-Gil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.05.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadi Gromykov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-017-9164-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gregori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mateu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9682-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigijus Leipus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Pilipauskait&#279;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Surgailis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.09.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.07.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barsotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497639v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348833v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.04.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398792v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2009.08.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Borck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20531" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Raux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bumsel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hecketsweiler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Van Amelsvoort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Zinkstok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl443" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Celov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10986-007-0026-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;liodore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poullain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235065v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Oppenheim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Taqqu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127926v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stilan Stoev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bouafia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791934v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266684v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944290v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903304v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaute Pilipauskaite" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126749v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347895v5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622201v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353483v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346868v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162404v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625117v5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Launay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868604v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790344v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Puplinskaite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737555v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681274v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634777v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rezakhah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Modaresi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550119v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403445v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242913v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339232v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Davydov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexender Nagaev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407812v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guitton-Boussion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bouafia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-8-191-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Ould Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-023-01515-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Baumgarten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2023.565" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Buck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dinapoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03652926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Papoutsis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarn Duong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2022.2026896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Hurtado-Gil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPJKXTH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadi Gromykov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-017-9164-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gregori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mateu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9682-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KJC4HC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigijus Leipus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Pilipauskait&#279;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Surgailis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.07.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barsotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497639v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348833v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.04.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398792v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2009.08.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Borck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20531" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Raux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bumsel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hecketsweiler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Van Amelsvoort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Zinkstok" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Celov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10986-007-0026-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;liodore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poullain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235452v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Oppenheim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Taqqu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stilan Stoev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266684v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791934v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903304v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaute Pilipauskaite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126749v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944290v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347895v5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622201v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353483v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346868v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162404v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868604v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625117v5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790344v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Puplinskaite" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737555v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634777v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681274v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rezakhah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Modaresi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550119v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403445v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339232v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Davydov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexender Nagaev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>