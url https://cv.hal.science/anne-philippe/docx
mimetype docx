--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -321,365 +321,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
+                <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g − priors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Couteau</w:t>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Coiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
+              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214526v1</w:t>
+                <w:t xml:space="preserve">hal-04322641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g − priors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">Reducing computation time in the R-package 'BayLum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.161-172. </w:t>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/la.atl.2023.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322641v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing computation time in the R-package 'BayLum</w:t>
+                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Baumgarten</w:t>
+                <w:t xml:space="preserve">Céline Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérin Guillaume</w:t>
+                <w:t xml:space="preserve">Emilie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+                <w:t xml:space="preserve">Laurence Coiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (2), pp.2976-2986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/la.atl.2023.565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138796v1</w:t>
+                <w:t xml:space="preserve">hal-05214526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian chronology construction and substance time</w:t>
               </w:r>
@@ -912,77 +912,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1146,51 +1146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of outliers with a Bayesian hierarchical model: application to the single-grain luminescence dating method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,51 +1393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.16-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,273 +4681,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generators of long-range dependent processes: A survey</w:t>
+                <w:t xml:space="preserve">Semi-parametric estimation of the long-range dependence parameter : A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
+                <w:t xml:space="preserve">Georges Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Oppenheim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Murad S. Taqqu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murad S. Taqqu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stilan Stoev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and applications of long-range dependence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Birkhäuser, pp.579-623, 2003</w:t>
+              <w:t xml:space="preserve">Theory and applications of long-range dependence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhäuser, pp.557-577, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127929v1</w:t>
+                <w:t xml:space="preserve">hal-00127926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-parametric estimation of the long-range dependence parameter : A survey</w:t>
+                <w:t xml:space="preserve">Generators of long-range dependent processes: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Oppenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Oppenheim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murad S. Taqqu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and applications of long-range dependence.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Birkhäuser, pp.557-577, 2003</w:t>
+              <w:t xml:space="preserve">Theory and applications of long-range dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhäuser, pp.579-623, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127926v1</w:t>
+                <w:t xml:space="preserve">hal-00127929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5141,51 +5141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g−priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5298,321 +5298,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791934v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample covariances of random-coefficient AR(1) panel model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random discretization of stationary continuous time processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vytaute Pilipauskaite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donatas Surgailis</w:t>
+                <w:t xml:space="preserve">Marie-Claude Viano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903304v2</w:t>
+                <w:t xml:space="preserve">hal-01944290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency approach for detecting nonstationarity in dependent data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
+                <w:t xml:space="preserve">Sample covariances of random-coefficient AR(1) panel model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigijus Leipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytaute Pilipauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatas Surgailis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126749v3</w:t>
+                <w:t xml:space="preserve">hal-01903304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random discretization of stationary continuous time processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency approach for detecting nonstationarity in dependent data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Ould Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Viano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01944290v2</w:t>
+                <w:t xml:space="preserve">hal-02126749v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIORS COMPARISON IN BAYESIAN MEDIATION FRAMEWORK WITH BINARY OUTCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5744,51 +5744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigijus Leipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytaute Pilipauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6051,115 +6051,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPOTHESIS TESTING FOR MARKOVIAN MODELS WITH RANDOM TIME OBSERVATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia Barsotti</w:t>
+                <w:t xml:space="preserve">Hierarchical Bayesian modeling for combining Dates in archaeological context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151675v1</w:t>
+                <w:t xml:space="preserve">hal-01162404v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVENT MODEL: A ROBUST BAYESIAN TOOL FOR CHRONOLOGICAL MODELING</w:t>
               </w:r>
@@ -6214,102 +6201,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Bayesian modeling for combining Dates in archaeological context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+                <w:t xml:space="preserve">HYPOTHESIS TESTING FOR MARKOVIAN MODELS WITH RANDOM TIME OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162404v3</w:t>
+                <w:t xml:space="preserve">hal-01151675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical estimation of a class of self-regulating processes</w:t>
               </w:r>
@@ -6465,203 +6465,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625117v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporaneous aggregation of triangular array of random-coefficient AR(1) processes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On particle filters applied to electricity load forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Donatas Surgailis</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790344v2</w:t>
+                <w:t xml:space="preserve">hal-00737555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On particle filters applied to electricity load forecasting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contemporaneous aggregation of triangular array of random-coefficient AR(1) processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamarche</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donata Puplinskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737555v2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and long memory: recent developments</w:t>
               </w:r>
@@ -6673,51 +6673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigijus Leipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donata Puplinskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6742,216 +6742,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of non-constant long memory parameter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remigijus Leipus</w:t>
+                <w:t xml:space="preserve">Consistency of the posterior distribution and MLE for piecewise linear regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatas Surgailis</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634777v3</w:t>
+                <w:t xml:space="preserve">hal-00681274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of the posterior distribution and MLE for piecewise linear regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Launay</w:t>
+                <w:t xml:space="preserve">Detection of non-constant long memory parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigijus Leipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lamarche</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatas Surgailis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681274v2</w:t>
+                <w:t xml:space="preserve">hal-00634777v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Scale and Hurst Parameters of Semi-Selfsimilar Processes</w:t>
               </w:r>
@@ -7377,51 +7377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random sampling of long-memory stationary processe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Viano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7497,51 +7497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7948,51 +7948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guitton-Boussion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bouafia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-8-191-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Ould Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-023-01515-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Baumgarten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2023.565" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Buck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dinapoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03652926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Papoutsis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarn Duong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2022.2026896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Hurtado-Gil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPJKXTH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadi Gromykov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-017-9164-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gregori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mateu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9682-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KJC4HC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigijus Leipus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Pilipauskait&#279;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Surgailis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.07.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barsotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497639v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348833v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.04.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398792v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2009.08.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Borck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20531" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Raux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bumsel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hecketsweiler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Van Amelsvoort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Zinkstok" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Celov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10986-007-0026-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;liodore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poullain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235452v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Oppenheim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Taqqu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stilan Stoev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266684v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791934v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903304v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaute Pilipauskaite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126749v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944290v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347895v5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622201v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353483v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346868v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162404v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868604v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625117v5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790344v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Puplinskaite" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737555v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634777v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681274v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rezakhah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Modaresi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550119v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403445v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339232v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Davydov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexender Nagaev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guitton-Boussion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bouafia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-8-191-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Ould Haye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-023-01515-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Baumgarten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2023.565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Buck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dinapoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03652926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Papoutsis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarn Duong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2022.2026896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Deaconu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Hurtado-Gil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.05.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPJKXTH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadi Gromykov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-017-9164-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gregori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mateu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9682-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KJC4HC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigijus Leipus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Pilipauskait&#279;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Surgailis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.07.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barsotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.12.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Maria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2498-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rupp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boissel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2057-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497639v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348833v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.04.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398792v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2009.08.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Borck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferechte Encha-Razavi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20531" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Raux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bumsel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hecketsweiler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Van Amelsvoort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Zinkstok" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Celov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10986-007-0026-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a F S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;liodore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poullain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235452v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Oppenheim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Taqqu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stilan Stoev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266684v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791934v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944290v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903304v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaute Pilipauskaite" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126749v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347895v5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622201v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353483v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346868v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162404v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868604v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Echelard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625117v5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737555v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790344v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Puplinskaite" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681274v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634777v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rezakhah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Modaresi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550119v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403445v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339232v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Davydov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexender Nagaev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>