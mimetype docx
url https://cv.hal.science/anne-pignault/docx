--- v0 (2026-04-15)
+++ v1 (2026-05-17)
@@ -1283,651 +1283,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évolution du rapport au travail et au chômage ? Points de vue de demandeurs d’emploi et discours de salariés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le processus de médiation et son issue à la croisée des dimensions psychologiques et sociales : pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Pignault</w:t>
+                <w:t xml:space="preserve">Raymond Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.009⟩</w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (34), pp.171-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.034.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956596v1</w:t>
+                <w:t xml:space="preserve">hal-02987832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de médiation et son issue à la croisée des dimensions psychologiques et sociales : pistes de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Unemployment Normalization: Individual Differences in an Alternative Experience with Unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Houssemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/neg.034.0171⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.525506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.525506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987832v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Unemployment Normalization: Individual Differences in an Alternative Experience with Unemployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of meaning in life and meaning of work on health in unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.525506⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2055102920967258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036756v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of meaning in life and meaning of work on health in unemployment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Pignault</w:t>
+                <w:t xml:space="preserve">Vers une évolution du rapport au travail et au chômage ? Points de vue de demandeurs d’emploi et discours de salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houssemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (2), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.197-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2055102920967258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956599v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unemployment Normalization: Its Effect on Mental Health During Various Stages of Unemployment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation and Validation of the Perceived Control in Unemployment Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (5), pp.1600-1617. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0033294118794410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960491v1</w:t>
+                <w:t xml:space="preserve">hal-02314984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and Validation of the Perceived Control in Unemployment Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unemployment Normalization: Its Effect on Mental Health During Various Stages of Unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.383. </w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (5), pp.1600-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0033294118794410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314984v1</w:t>
+                <w:t xml:space="preserve">hal-01960491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative relationship to unemployment: Conceptualizing unemployment normalization</w:t>
               </w:r>
@@ -1998,1161 +1998,1161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediators’ self-perception of their work and practice: Content and lexical analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La situation nécessite de perpétuelles adaptations aux singularités de l’action, des anticipations diverses, la création de circonstances favorables et fait alors appel à l’intelligence pratique du médiateur et à celle des médiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Ben Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Qualitative Report</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.028.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956598v1</w:t>
+                <w:t xml:space="preserve">hal-02315901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La situation nécessite de perpétuelles adaptations aux singularités de l’action, des anticipations diverses, la création de circonstances favorables et fait alors appel à l’intelligence pratique du médiateur et à celle des médiés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normalizing Unemployment: A New Way to Cope with Unemployment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (6), pp.372-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01973533.2017.1373646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/neg.028.0175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02315901v1</w:t>
+                <w:t xml:space="preserve">hal-01960511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalizing Unemployment: A New Way to Cope with Unemployment?</w:t>
+                <w:t xml:space="preserve">Mediators’ self-perception of their work and practice: Content and lexical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qualitative Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01973533.2017.1373646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01960511v1</w:t>
+                <w:t xml:space="preserve">hal-01960568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediators’ self-perception of their work and practice: Content and lexical analysis</w:t>
+                <w:t xml:space="preserve">Mediators’ self-perception of their work and practice: Content and lexical analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Report</w:t>
+              <w:t xml:space="preserve">The Qualitative Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960568v1</w:t>
+                <w:t xml:space="preserve">hal-02956598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies and perspectives of school actors during a reform of vocational training in Luxembourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the Empowerment Scale with Unemployed People in Lifelong Learning: Is the Tool Sound and Useful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Psychology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17265/2159‐5526/2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17265/2159-5542/2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315899v1</w:t>
+                <w:t xml:space="preserve">hal-02315900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Empowerment Scale with Unemployed People in Lifelong Learning: Is the Tool Sound and Useful?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction and initial validation of the Work Context Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychology Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315900v1</w:t>
+                <w:t xml:space="preserve">hal-01958448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and initial validation of the Work Context Inventory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies and perspectives of school actors during a reform of vocational training in Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Houssemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Houssemand</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociology Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2159‐5526/2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958448v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace attachment, workspace appropriation, and job satisfaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliane Rioux</w:t>
+                <w:t xml:space="preserve">A Systemic Approach to Interpersonal Relationships and Activities among French Teleworkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1174/217119713805088342⟩</w:t>
+              <w:t xml:space="preserve">New Technology, Work and Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (9), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ntwe.12032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315718v1</w:t>
+                <w:t xml:space="preserve">hal-01473246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Psychological Typology of Newly Unemployed People for Profiling and Counselling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (3), pp.301-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systemic Approach to Interpersonal Relationships and Activities among French Teleworkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vayre</w:t>
+                <w:t xml:space="preserve">Workplace attachment, workspace appropriation, and job satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Technology, Work and Employment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (9), pp.177-192. </w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.39-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ntwe.12032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1174/217119713805088342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473246v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work Context and Career Development Construction of a Work Context Inventory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workplace Attachment and Meaning of Work in a French Secondary School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82, pp.169-175. </w:t>
+              <w:t xml:space="preserve">Spanish Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.06.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/sjp.2013.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315903v1</w:t>
+                <w:t xml:space="preserve">hal-01473272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace Attachment and Meaning of Work in a French Secondary School</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work Context and Career Development Construction of a Work Context Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/sjp.2013.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.06.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473272v1</w:t>
+                <w:t xml:space="preserve">hal-02315903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des parcours professionnels innovants par l'analyse de l'activité contextualisée. Étude menée sur des emplois logistique dans l'industrie textile</w:t>
               </w:r>
@@ -3220,51 +3220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Motivation and Self-regulation in Dropping Out of School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,172 +3536,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'expérience en vue de la mobilité professionnelle : une nouvelle approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Loarer</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even Loarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.39-50</w:t>
+              <w:t xml:space="preserve">, 2008, n° 174, pp. 39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058856v1</w:t>
+                <w:t xml:space="preserve">hal-01960622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'expérience en vue de la mobilité professionnelle : une nouvelle approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Even Loarer</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Loarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n° 174, pp. 39-50</w:t>
+              <w:t xml:space="preserve">, 2008, pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960622v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3920,217 +3920,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du travail chez les enfants : une étude exploratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maire</w:t>
+                <w:t xml:space="preserve">Les stratégies de « faire face » des travailleurs précaires : une recherche exploratoire sur la normalisation de la précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPTLF 2023 "L'appel d'un temps nouveau : l'humain au cœur de la transformation du travail"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF (Association Internationale de Psychologie du Travail de Langue Française), Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque GESTES 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le GESTES, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206894v1</w:t>
+                <w:t xml:space="preserve">hal-04244667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de « faire face » des travailleurs précaires : une recherche exploratoire sur la normalisation de la précarité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Joret</w:t>
+                <w:t xml:space="preserve">Les représentations du travail chez les enfants : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Taghon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GESTES 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le GESTES, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AIPTLF 2023 "L'appel d'un temps nouveau : l'humain au cœur de la transformation du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF (Association Internationale de Psychologie du Travail de Langue Française), Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244667v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences interindividuelles dans l’expérience du chômage et stratégies de faire face.</w:t>
               </w:r>
@@ -4617,51 +4617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exercice de la médiation : entre compétences et habilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Ben Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4984,51 +4984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locus de contrôle et retour au travail. Adaptation et validation d'une échelle de contrôle perçu du chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5243,51 +5243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation lors du passage « fundamental secondaire » au Luxembourg : une nouvelle approche centrée sur les compétences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5433,51 +5433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du chômage de longue durée par des variables psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Heim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5731,51 +5731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' spatial habits in urban space: the University Paris 3- Censier (France) Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5839,51 +5839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New attitudes to work and work values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,191 +5928,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage et stratégies d’adaptation des personnes face à une situation complexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impact des variables éthiques, cognitives et environnementales dans l'adoption d'un comportement favorable à l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mogenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’ Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315890v1</w:t>
+                <w:t xml:space="preserve">hal-02315897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des variables éthiques, cognitives et environnementales dans l'adoption d'un comportement favorable à l'environnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chômage et stratégies d’adaptation des personnes face à une situation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315897v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des acquis de l’expérience professionnelle des personnes faiblement qualifiées</w:t>
               </w:r>
@@ -6256,191 +6256,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à la mobilité professionnelle : présentation d’une méthode et de ses impacts</w:t>
+                <w:t xml:space="preserve">Individual differences in subjective perception of work context in call centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even Loarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagnement professionnel et Counseling des Adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Rouen, France</w:t>
+              <w:t xml:space="preserve">Xth European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315895v1</w:t>
+                <w:t xml:space="preserve">hal-02315894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in subjective perception of work context in call centers</w:t>
+                <w:t xml:space="preserve">L’accompagnement à la mobilité professionnelle : présentation d’une méthode et de ses impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even Loarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Accompagnement professionnel et Counseling des Adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315894v1</w:t>
+                <w:t xml:space="preserve">hal-02315895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6737,138 +6737,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion regulation abilities and job burnout: the moderator role of the emotional labor of the job</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Seixas</w:t>
+                <w:t xml:space="preserve">A New Perception of Unemployment: The Impact of Normalization on Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th congress of the European Association of Work and Organizational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">15th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316170v1</w:t>
+                <w:t xml:space="preserve">hal-02316155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contemporary Employed Perception of Unemployment: An Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6897,181 +6897,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Perception of Unemployment: The Impact of Normalization on Well-Being</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived work context and psychological health at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18th congress of the European Association of Work and Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316155v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived work context and psychological health at work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotion regulation abilities and job burnout: the moderator role of the emotional labor of the job</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Seixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7080,51 +7080,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of the European Association of Work and Organizational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316162v1</w:t>
+                <w:t xml:space="preserve">hal-02316170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7504,51 +7504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage pour les adultes, une mesure pour la transition vers l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7580,109 +7580,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chômage: une situation « normalisée »? Etude menée auprès de demandeurs d’emploi séniors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E. Pezet, F. Poujol, A. Pignault, « Management de la marque employeur»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In M. E. Bobillier Chaumon, M. Dubois, J. Vacherand-Revel, P. Sarnin, &amp; R. Kouabenan (Eds.), La question de la gestion des parcours professionnels en psychologie du travail (pp. 101–115). Paris: L’Harmattan.</w:t>
+              <w:t xml:space="preserve">Michel G. (dir.), Management transversal de la marque - Une exploration au coeur des marques, Paris, Dunod, pp. 89-100</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315908v1</w:t>
+                <w:t xml:space="preserve">hal-01736561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil en orientation auprès des salariés d'entreprise faiblement qualifiés</w:t>
               </w:r>
@@ -7748,122 +7761,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pezet, F. Poujol, A. Pignault, « Management de la marque employeur»</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le chômage: une situation « normalisée »? Etude menée auprès de demandeurs d’emploi séniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Houssemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel G. (dir.), Management transversal de la marque - Une exploration au coeur des marques, Paris, Dunod, pp. 89-100</w:t>
+              <w:t xml:space="preserve">In M. E. Bobillier Chaumon, M. Dubois, J. Vacherand-Revel, P. Sarnin, &amp; R. Kouabenan (Eds.), La question de la gestion des parcours professionnels en psychologie du travail (pp. 101–115). Paris: L’Harmattan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736561v1</w:t>
+                <w:t xml:space="preserve">hal-02315908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chômage et stratégies d’adaptation des personnes face à cette situation</w:t>
               </w:r>
@@ -7918,51 +7918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachement au lycée et sens du travail des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8089,199 +8089,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité différentielle des individus au contexte de travail : recherche de variables explicatives</w:t>
+                <w:t xml:space="preserve">Favorire la mobilità professionale: presentazione di un metodo e delle sue implicazioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even Loarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Loarer, J.L. Mogenet, F. Cuisinier, H. Gottesdiener, P. Mallet, et P. Vrignaud (eds). </w:t>
+              <w:t xml:space="preserve">A. Di Fabio, C. Lemoine, et J-L. Bernaud (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 567-570, 2008</w:t>
+              <w:t xml:space="preserve">Accompagnamento professionale e counseling degli adulti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hoepli, pp. 143-149, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315918v1</w:t>
+                <w:t xml:space="preserve">hal-02315917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favorire la mobilità professionale: presentazione di un metodo e delle sue implicazioni</w:t>
+                <w:t xml:space="preserve">Sensibilité différentielle des individus au contexte de travail : recherche de variables explicatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even Loarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Di Fabio, C. Lemoine, et J-L. Bernaud (eds.). </w:t>
+              <w:t xml:space="preserve">E. Loarer, J.L. Mogenet, F. Cuisinier, H. Gottesdiener, P. Mallet, et P. Vrignaud (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagnamento professionale e counseling degli adulti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hoepli, pp. 143-149, 2008</w:t>
+              <w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 567-570, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315917v1</w:t>
+                <w:t xml:space="preserve">hal-02315918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8822,51 +8822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63E1EAD6"/>
+    <w:nsid w:val="C05AC39C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9053,51 +9053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-pignault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7946-3793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123617812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Taghon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.11.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2024.101082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gohin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Rastoder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe13090113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rosato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Thill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2021.1908540" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Seixas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2755" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41155-020-00167-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houssemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pignault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Meyers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.034.0171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.525506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055102920967258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294118794410" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00383" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/gpr0000148" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.028.0175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2017.1373646" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159&#8208;5526/2016.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5542/2016.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1174/217119713805088342" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.06.240" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2013.42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.08.845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duwelz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0808-5189" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loarer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Joret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Lobsang Ndao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Atarodi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Arfaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Heim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvillier Bruno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beltrame" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pierrette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poujol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315897v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mogenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315894v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pellegrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parcours_actuels_et_transitions_professionnelles_quelles_occasions_de_developpement_pour_les_personnes_anne_pignault-9782343244433-73047.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960558v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01736561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.paqua.2010.01.0207" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315918v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.53rfxsyrq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02998001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-pignault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7946-3793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123617812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Taghon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.11.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2024.101082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gohin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Rastoder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Houssemand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe13090113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rosato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Thill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2021.1908540" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Seixas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.2755" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41155-020-00167-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Meyers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.034.0171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03036756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.525506" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055102920967258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houssemand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pignault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294118794410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/gpr0000148" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Mrad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.028.0175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2017.1373646" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5542/2016.11.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958448v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159&#8208;5526/2016.08.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1174/217119713805088342" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2013.42" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.06.240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.08.845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duwelz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0808-5189" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loarer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Joret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Lobsang Ndao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Atarodi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seima Arfaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Heim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvillier Bruno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beltrame" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pierrette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poujol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mogenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315895v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316155v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pellegrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316170v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parcours_actuels_et_transitions_professionnelles_quelles_occasions_de_developpement_pour_les_personnes_anne_pignault-9782343244433-73047.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960558v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960548v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01736561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.paqua.2010.01.0207" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.53rfxsyrq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02998001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>