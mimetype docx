--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -554,217 +554,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la compétence des thérapeutes, des habiletés relationnelles à la réflexivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le psychothérapeute comme base relationnelle sécure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Simon Drouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danielle Desjardins</w:t>
+                <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujoud'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de Psychologues Praticiens, Jun 2024, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624986v1</w:t>
+                <w:t xml:space="preserve">hal-04624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le psychothérapeute comme base relationnelle sécure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slimane Djillali</w:t>
+                <w:t xml:space="preserve">Le développement de la compétence des thérapeutes, des habiletés relationnelles à la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Simon Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves de Roten</w:t>
+                <w:t xml:space="preserve">Danielle Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujoud'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Psychologues Praticiens, Jun 2024, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624993v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du bien-être des jeunes adultes étudiants</w:t>
               </w:r>
@@ -901,51 +901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Simon Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'UPNT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de médecine Pham Ngoc Thac, May 2023, Hô Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1186,51 +1186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Simon Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Psychotherapy Research 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Psychotherapy Research, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1439,420 +1439,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentalization in foster care through structured interactions</w:t>
+                <w:t xml:space="preserve">Attachment to the therapist and alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Simon</w:t>
+                <w:t xml:space="preserve">Yves De Roten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Duriez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Blanchet</w:t>
+                <w:t xml:space="preserve">Sharon Egozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadas Wiseman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Foster Care Research Network conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Society for the Exploration of Psychotherapy Integration 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lausanne (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180350v1</w:t>
+                <w:t xml:space="preserve">hal-04180343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentalization in foster care through structured interactions: A pathway to reduce distractive phenomenon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mentalization in foster care through structured interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Foster Care Research Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grup de Recerca en Intervencions Socioeducatives en la Infància, Sep 2022, Barcelone (Faculty of Education), Spain</w:t>
+              <w:t xml:space="preserve">The 11th International Foster Care Research Network conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285660v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment to the therapist and alliance</w:t>
+                <w:t xml:space="preserve">Mentalization in foster care through structured interactions: A pathway to reduce distractive phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves De Roten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slimane Djillali</w:t>
+                <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Egozi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadas Wiseman</w:t>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Exploration of Psychotherapy Integration 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lausanne (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">11th International Foster Care Research Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grup de Recerca en Intervencions Socioeducatives en la Infància, Sep 2022, Barcelone (Faculty of Education), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180343v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élaboration mentale dans la régulation émotionnelle des enfants en placement familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2154,243 +2154,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser ensemble la relation</w:t>
+                <w:t xml:space="preserve">What role can hope play in sanitary containment versus chosen isolated environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Serina-Karsky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770405v1</w:t>
+                <w:t xml:space="preserve">hal-04718361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role can hope play in sanitary containment versus chosen isolated environments?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser ensemble la relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Serina-Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (HS2), pp.155-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718361v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thérapie des schémas est-elle pertinente pour une population adulte souffrant de TSPT et de TSPT-complexe ? Une revue de littérature systématique qualitative</w:t>
               </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Ubico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 183 (6), pp.663-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Abuse and Neglect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,51 +3146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Simon Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychotherapy and Counselling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), pp.26-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3971,77 +3971,191 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04652909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation éducative dans les métiers adressés à autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Serina-Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HS1, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration mentale dans la régulation émotionnelle des enfants en placement familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4050,84 +4164,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’élaboration mentale. Pour qui ? comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4137,886 +4251,886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance thérapeutique : une variable intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.49-54, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principaux modèles d’alliance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.55-60, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques du patient influençant l’alliance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel de psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.273, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruptures d’alliance comme moteur de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alliance thérapeutique : une variable intégrative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux modèles pertinents de résolution des ruptures : le retrait et la confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod. </w:t>
+              <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'alliance thérapeutique en 66 notions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589080v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux modèles pertinents de résolution des ruptures : le retrait et la confrontation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'alliance thérapeutique : une variable intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
+              <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t>
+              <w:t xml:space="preserve">L'alliance thérapeutique en 66 notions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613195v1</w:t>
+                <w:t xml:space="preserve">hal-03589080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les principaux modèles d'alliance</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Dunod. </w:t>
+                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589087v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
+                <w:t xml:space="preserve">les principaux modèles d'alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289775v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5163,51 +5277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258839v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Djillali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y De Roten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Auville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Simon Drouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Desjardins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roten Yves De" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skankland Rebecca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Snijders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Egozi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadas Wiseman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/bh55q214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jimenez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Belrose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367472.2024.2431938" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serina-Karsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ubico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1058519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642537.2021.1881138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karekla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#246;fer Stephan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dias Neto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrik Schj&#248;dt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady van Broeck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Lowet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karayianni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.v2i4.2601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Gaspar de Matos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Wainwright" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Brebels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Craciun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gabrhel&#237;k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000362" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Griffiths" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malvy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rodeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613223v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589087v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258839v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Djillali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y De Roten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Auville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Simon Drouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Desjardins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roten Yves De" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skankland Rebecca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Snijders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Egozi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadas Wiseman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/bh55q214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jimenez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Belrose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367472.2024.2431938" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serina-Karsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ubico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1058519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642537.2021.1881138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karekla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#246;fer Stephan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dias Neto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrik Schj&#248;dt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady van Broeck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Lowet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karayianni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.v2i4.2601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Gaspar de Matos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Wainwright" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Brebels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Craciun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gabrhel&#237;k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000362" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Griffiths" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malvy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rodeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613223v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589080v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>