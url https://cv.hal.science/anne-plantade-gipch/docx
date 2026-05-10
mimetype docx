--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -131,191 +131,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of psychologists in the digital age:</w:t>
+                <w:t xml:space="preserve">Attachment styles and interpersonal problems:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Slimane Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Applied Psychology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">56th Annual meeting of the Society for Psychotherapy Research,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258690v1</w:t>
+                <w:t xml:space="preserve">hal-05258839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment styles and interpersonal problems:</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of psychologists in the digital age:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual meeting of the Society for Psychotherapy Research,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cracovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">Asian Conference on Applied Psychology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258839v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des ressources et des forces morales des militaires par les psychological skills training.</w:t>
               </w:r>
@@ -327,51 +327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Heslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e journée scientifique des jeunes chercheurs (JSJCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -396,77 +396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Therapist as a Secure Base: Does Training Matter? For All?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+                <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y De Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Joint European and UK Chapters of the Society for Psychotherapy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -491,51 +491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of emerging adults' well-being and engagement in higher education:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singapore Conference on Applied Psychology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -554,260 +554,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le psychothérapeute comme base relationnelle sécure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le développement de la compétence des thérapeutes, des habiletés relationnelles à la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves de Roten</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujoud'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Psychologues Praticiens, Jun 2024, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624993v1</w:t>
+                <w:t xml:space="preserve">hal-04624986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la compétence des thérapeutes, des habiletés relationnelles à la réflexivité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le psychothérapeute comme base relationnelle sécure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Slimane Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Desjardins</w:t>
+                <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujoud'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole de Psychologues Praticiens, Jun 2024, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Les identités plurielles des psychologues d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624986v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du bien-être des jeunes adultes étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roten Yves De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachon Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -875,77 +875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des psychologues à l’alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Simon Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'UPNT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de médecine Pham Ngoc Thac, May 2023, Hô Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -996,51 +996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens de la psychologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1091,51 +1091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens de la psychologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1160,77 +1160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing novice psychotherapists’ reflective relational skills:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Simon Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Psychotherapy Research 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Psychotherapy Research, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1255,77 +1255,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des leviers pour soutenir le bien-être des adultes émergents et l’engagement étudiant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l’éducation 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1376,51 +1376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Snijders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Educational Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1458,64 +1458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment to the therapist and alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves De Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Egozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1560,286 +1560,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentalization in foster care through structured interactions</w:t>
+                <w:t xml:space="preserve">Mentalization in foster care through structured interactions: A pathway to reduce distractive phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Foster Care Research Network conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11th International Foster Care Research Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grup de Recerca en Intervencions Socioeducatives en la Infància, Sep 2022, Barcelone (Faculty of Education), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180350v1</w:t>
+                <w:t xml:space="preserve">hal-04285660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentalization in foster care through structured interactions: A pathway to reduce distractive phenomenon</w:t>
+                <w:t xml:space="preserve">Mentalization in foster care through structured interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Foster Care Research Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grup de Recerca en Intervencions Socioeducatives en la Infància, Sep 2022, Barcelone (Faculty of Education), Spain</w:t>
+              <w:t xml:space="preserve">The 11th International Foster Care Research Network conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285660v1</w:t>
+                <w:t xml:space="preserve">hal-04180350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élaboration mentale dans la régulation émotionnelle des enfants en placement familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,51 +1922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relationships between university staff and students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2020,420 +2020,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Psychology and Resources Protection/Development in the Armed Forces</w:t>
+                <w:t xml:space="preserve">Penser ensemble la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Serina-Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Military Social Work and Behavioral Health Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (HS2), pp.155-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895017v1</w:t>
+                <w:t xml:space="preserve">hal-04770405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role can hope play in sanitary containment versus chosen isolated environments?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Positive Psychology and Resources Protection/Development in the Armed Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vannier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Belrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Military Social Work and Behavioral Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.287-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/28367472.2024.2431938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718361v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser ensemble la relation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What role can hope play in sanitary containment versus chosen isolated environments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770405v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thérapie des schémas est-elle pertinente pour une population adulte souffrant de TSPT et de TSPT-complexe ? Une revue de littérature systématique qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Ubico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2480,64 +2480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des buts de performance, de l’évitement de la maîtrise et de la timidité sur l’engagement dans les études universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,51 +2627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foster children avoidance-related interactive behaviors with caregivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Auville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2826,51 +2826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional regulation, attachment style, and assertiveness as determinants of well-being in emerging adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The training of psychotherapists to EMDR: A quasi-experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,51 +3051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la réflexivité-en-action des psychothérapeutes pour s’assurer d’une alliance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3120,77 +3120,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can alliance-focused supervision help improve emotional involvement and collaboration between client and therapist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Simon Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychotherapy and Counselling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), pp.26-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3250,51 +3250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karekla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Höfer Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dias Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflecting on psychotherapy practice for psychologists: Towards guidelines for competencies and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady van Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,51 +3613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supervision centrée sur l’alliance pour les psychologues praticiens. Vers un élargissement aux professionnels du soin et de l’éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presences : revue transdisciplinaire d’étude des pratiques psychosociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3807,51 +3807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les futurs psychothérapeutes à la relation : la réflexion-en-action dans l’alliance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3), pp.217-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3917,51 +3917,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les professionnels de santé et d’éducation aux compétences réflexives interpersonnelles sur la base des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4011,64 +4011,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation éducative dans les métiers adressés à autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Serina-Karsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4138,51 +4138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration mentale dans la régulation émotionnelle des enfants en placement familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simon-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance thérapeutique : une variable intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.49-54, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
@@ -4364,51 +4364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principaux modèles d’alliance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.55-60, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
@@ -4437,51 +4437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques du patient influençant l’alliance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t>
@@ -4635,64 +4635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruptures d’alliance comme moteur de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves de Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4728,401 +4728,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux modèles pertinents de résolution des ruptures : le retrait et la confrontation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'alliance thérapeutique : une variable intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
+              <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t>
+              <w:t xml:space="preserve">L'alliance thérapeutique en 66 notions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613195v1</w:t>
+                <w:t xml:space="preserve">hal-03589080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alliance thérapeutique : une variable intégrative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deux modèles pertinents de résolution des ruptures : le retrait et la confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod. </w:t>
+              <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'alliance thérapeutique en 66 notions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589080v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
+                <w:t xml:space="preserve">les principaux modèles d'alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plantade-Gipch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289775v1</w:t>
+                <w:t xml:space="preserve">hal-03589087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les principaux modèles d'alliance</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Dunod. </w:t>
+                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589087v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5277,51 +5277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258839v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Djillali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y De Roten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Auville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Simon Drouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Desjardins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roten Yves De" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skankland Rebecca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Snijders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Egozi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadas Wiseman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/bh55q214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jimenez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Belrose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367472.2024.2431938" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serina-Karsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ubico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1058519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642537.2021.1881138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karekla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#246;fer Stephan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dias Neto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrik Schj&#248;dt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady van Broeck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Lowet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karayianni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.v2i4.2601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Gaspar de Matos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Wainwright" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Brebels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Craciun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gabrhel&#237;k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000362" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Griffiths" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malvy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rodeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613223v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589080v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Djillali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y De Roten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Auville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Simon Drouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Desjardins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roten Yves De" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skankland Rebecca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Snijders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Egozi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadas Wiseman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/bh55q214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serina-Karsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jimenez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Belrose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367472.2024.2431938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poupon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.08.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ubico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.09.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04330496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12918" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alleaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.06.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1058519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642537.2021.1881138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karekla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#246;fer Stephan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dias Neto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrik Schj&#248;dt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady van Broeck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Lowet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karayianni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.v2i4.2601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Gaspar de Matos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Wainwright" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Brebels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Craciun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gabrhel&#237;k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000362" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Griffiths" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malvy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Montalembert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rodeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613223v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613195v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>