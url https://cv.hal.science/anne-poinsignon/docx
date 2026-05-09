--- v0 (2026-03-28)
+++ v1 (2026-05-09)
@@ -1365,796 +1365,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Host-Related Factors and Exposure to Mosquito Bites on the Dynamics of Antibody Response to Plasmodium falciparum Antigens</w:t>
+                <w:t xml:space="preserve">Serological biomarker for assessing human exposure to Aedes mosquito bites during a randomized vector control intervention trial in northeastern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakou Aka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Yao</w:t>
+                <w:t xml:space="preserve">Benedicte Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gbessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akré Adja</w:t>
+                <w:t xml:space="preserve">Thipruethai Phanitchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corbel</w:t>
+                <w:t xml:space="preserve">Sirinart Aromseree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamsai Pientong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kesorn Thaewnongiew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed6040185⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054214v1</w:t>
+                <w:t xml:space="preserve">hal-04054222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological biomarker for assessing human exposure to Aedes mosquito bites during a randomized vector control intervention trial in northeastern Thailand</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Host-Related Factors and Exposure to Mosquito Bites on the Dynamics of Antibody Response to Plasmodium falciparum Antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirinart Aromseree</w:t>
+                <w:t xml:space="preserve">Kakou Aka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamsai Pientong</w:t>
+                <w:t xml:space="preserve">Eric Gbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akré Adja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kesorn Thaewnongiew</w:t>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009440. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed6040185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054222v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un test rapide mesurant l’exposition de l’homme aux piqûres d’Aedes albopictus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of Anopheles gambiae s.s. and Anopheles coluzzii (Diptera: Culicidae) in Human Malaria Transmission in Rural Areas of Bouaké, in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounin Danielle Zoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahoua Yapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akré Maurice Adja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négnorogo Guindo-Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M.S. Kpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (4), pp.1254-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjaa001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03108795v1</w:t>
+                <w:t xml:space="preserve">hal-02991035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial Transmission of Malaria in Major Districts of Côte d’Ivoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Affoué Kouadio</w:t>
+                <w:t xml:space="preserve">Cancer and mosquitoes – An unsuspected close connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjz207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02991040v1</w:t>
+                <w:t xml:space="preserve">hal-02959074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Anopheles gambiae s.s. and Anopheles coluzzii (Diptera: Culicidae) in Human Malaria Transmission in Rural Areas of Bouaké, in Côte d’Ivoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un test rapide mesurant l’exposition de l’homme aux piqûres d’Aedes albopictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La lutte antivectorielle, 15, pp.18-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991035v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03108795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and mosquitoes – An unsuspected close connection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vectorial Transmission of Malaria in Major Districts of Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
+                <w:t xml:space="preserve">Konan Fabrice Assouho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akré Maurice Adja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négnorogo Guindo-Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+                <w:t xml:space="preserve">Emmanuel Tia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
+                <w:t xml:space="preserve">Affoué Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 743, pp.140631. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (3), pp.908-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjz207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959074v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern of antibody responses to Plasmodium falciparum antigens in individuals differentially exposed to Anopheles bites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kakou Aka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipomin Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akré Maurice Adja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounin Danielle Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi A Adou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akré Maurice Adja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounin Danielle Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Lingué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2977,295 +2977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01799414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Tsal1(52-75) salivary synthetic peptide to monitor cattle exposure to tsetse flies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anopheles Salivary Biomarker to Assess Malaria Transmission Risk Along the Thailand-Myanmar Border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cornelie</w:t>
+                <w:t xml:space="preserve">Phubeth Ya-Umphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Bengaly</w:t>
+                <w:t xml:space="preserve">Dominique Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mathieu-Daude</w:t>
+                <w:t xml:space="preserve">Daniel Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1414-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.jiw543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiw543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511984v1</w:t>
+                <w:t xml:space="preserve">hal-02015203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles Salivary Biomarker to Assess Malaria Transmission Risk Along the Thailand-Myanmar Border</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phubeth Ya-Umphan</w:t>
+                <w:t xml:space="preserve">Identification of a Tsal1(52-75) salivary synthetic peptide to monitor cattle exposure to tsetse flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bienvenu Somda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cerqueira</w:t>
+                <w:t xml:space="preserve">Sylvie Cornelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Parker</w:t>
+                <w:t xml:space="preserve">Zakaria Bengaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+                <w:t xml:space="preserve">Françoise Mathieu-Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.jiw543. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiw543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1414-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015203v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human IgG antibody response to Aedes Nterm-34kDa salivary peptide, an epidemiological tool to assess vector control in Chikungunya and Dengue transmission area</w:t>
               </w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cornelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (12), pp.e0005109. </w:t>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Dechavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Farce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4317,295 +4317,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insights into the cattle serological response to tsetse salivary antigens: A promising direct biomarker of exposure to tsetse bites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dama</w:t>
+                <w:t xml:space="preserve">Evaluation of a real-time quantitative PCR to measure the wild Plasmodium falciparum infectivity rate in salivary glands of Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majoline Tchioffo Tsapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guiguigbaza-Kossigan Dayo</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait H Awono-Ambéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.05.018⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991245v1</w:t>
+                <w:t xml:space="preserve">ird-02897001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a real-time quantitative PCR to measure the wild Plasmodium falciparum infectivity rate in salivary glands of Anopheles gambiae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Majoline Tchioffo Tsapi</w:t>
+                <w:t xml:space="preserve">First insights into the cattle serological response to tsetse salivary antigens: A promising direct biomarker of exposure to tsetse bites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bienvenu Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bengaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parfait H Awono-Ambéné</w:t>
+                <w:t xml:space="preserve">Guiguigbaza-Kossigan Dayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197 (1-2), pp.332-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02897001v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium falciparum infection during dry season: IgG responses to Anopheles gambiae salivary gSG6-P1 peptide as sensitive biomarker for malaria risk in Northern Senegal.</w:t>
               </w:r>
@@ -5267,563 +5267,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplex assay for the simultaneous detection of antibodies against 15 Plasmodium falciparum and Anopheles gambiae saliva antigens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human antibody response to Anopheles gambiae saliva: an immuno-epidemiological biomarker to evaluate the efficacy of insecticide-treated nets in malaria vector control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Drame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ambrosino</w:t>
+                <w:t xml:space="preserve">Patrick Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dumoulin</w:t>
+                <w:t xml:space="preserve">Jacques Le Mire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Orlandi-Pradines</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aissatou Toure-Baldé</w:t>
+                <w:t xml:space="preserve">Maria Dos-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-317⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (1), pp.115-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2010.09-0684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991300v1</w:t>
+                <w:t xml:space="preserve">hal-03021413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human antibody response to Anopheles gambiae saliva: an immuno-epidemiological biomarker to evaluate the efficacy of insecticide-treated nets in malaria vector control.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Poinsignon</w:t>
+                <w:t xml:space="preserve">A multiplex assay for the simultaneous detection of antibodies against 15 Plasmodium falciparum and Anopheles gambiae saliva antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Besnard</w:t>
+                <w:t xml:space="preserve">Eve Orlandi-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Mire</w:t>
+                <w:t xml:space="preserve">Franck Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dos-Santos</w:t>
+                <w:t xml:space="preserve">Aissatou Toure-Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 83 (1), pp.115-21. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2010.09-0684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021413v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human antibody responses to the Anopheles salivary gSG6-P1 peptide: a novel tool for evaluating the efficacy of ITNs in malaria vector control.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Papa Makhtar Drame</w:t>
+                <w:t xml:space="preserve">Assessing key safety concerns of a Wolbachia-based strategy to control dengue transmission by Aedes mosquitoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano G Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Mire</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Iturbe-Ormaetxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darlene Mcnaughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015596⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (8), pp.957-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0074-02762010000800002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021404v1</w:t>
+                <w:t xml:space="preserve">hal-02075726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing key safety concerns of a Wolbachia-based strategy to control dengue transmission by Aedes mosquitoes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciano G Moreira</w:t>
+                <w:t xml:space="preserve">Human antibody responses to the Anopheles salivary gSG6-P1 peptide: a novel tool for evaluating the efficacy of ITNs in malaria vector control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Makhtar Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Darlene Mcnaughton</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cornélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Mire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (8), pp.957-64. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.e15596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0074-02762010000800002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075726v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human IgG response to a salivary peptide, gSG6-P1, as a new immuno-epidemiological tool for evaluating low-level exposure to Anopheles bites</w:t>
               </w:r>
@@ -6090,51 +6090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human IgG antibody response to Glossina saliva: an epidemiologic marker of exposure to Glossina bites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6228,51 +6228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cornélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,64 +6340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human/vector relationships during human African trypanosomiasis : Initial screening of immunogenic salivary proteins of Glossina species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cornelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,51 +6523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Conference on Mosquito and Vector Control (AMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6605,51 +6605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative biomarkers of human exposure to mosquito bites: from concept to applications in vector control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Remoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Conference on Mosquito and Vector Control (AMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6745,51 +6745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference "ONE HEALTH IN ACTION: supporting and accelerating the bridging of the vertebrate and plant health communities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S6-P04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7006,51 +7006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Remoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Vector: Controller of Disease Transmission, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.209-229, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7536,51 +7536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A49038F"/>
+    <w:nsid w:val="3E932326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7684,51 +7684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CCB406A"/>
+    <w:nsid w:val="3076A791"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7832,51 +7832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27DF37BE"/>
+    <w:nsid w:val="A49BF484"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7980,51 +7980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="39622ACB"/>
+    <w:nsid w:val="4F2C9A00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2018"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8220,51 +8220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-poinsignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2921-4486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095665145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poinsignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfan Ngowo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Franco Martins Barreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06838-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Shine Kwapong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Kumi Asare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwadwo Asamoah Kusi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Pappoe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Ndam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04557-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obo Armel-Hermann Beke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akedjro Paul Harvey Kokrasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacou Jean Denis Dibo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;a Antoine Tanoh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04748-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Buezo Montero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Zamble Hubert Zamble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lombardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05383-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bienvenu Somda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Kassi N'Djetchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kabor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ilboudo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2022.100773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Zamble H. Zamble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akr&#233; Adja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bakli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounin Zoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sadia-Kacou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A Adja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean T Coulibaly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07326-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakou Aka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbessi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed6040185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fustec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thipruethai Phanitchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinart Aromseree" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsai Pientong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesorn Thaewnongiew" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009440" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Fabrice Assouho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akr&#233; Maurice Adja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;gnorogo Guindo-Coulibaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Kouadio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjz207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounin Danielle Zoh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoua Yapi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M.S. Kpan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipomin Traor&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sagna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Assi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03160-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agnimou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malanfoua Sadia-Kacou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabot Yobo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Akr&#233; Adja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barembaye Sagna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parepi.2019.e00102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi A Adou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2696-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Binetruy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elguero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268819001286" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Lingu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0231" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mabot Yobo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agnimou Malanfoua Sadia-Kacou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elanga-Ndille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3572696" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01799414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornelie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bengaly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1414-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phubeth Ya-Umphan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cerqueira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elanga Ndille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucoure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ronca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Drame" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2015.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Farce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0800-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlin Londono-Renteria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weitzel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rosas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Gripping" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1160-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Biram Sarr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Gaayeb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhtar Drame" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ousmane Ndiath" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-68" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corn&#233;lie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002455" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kambire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.03.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diallo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayid&#233; Boussari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066354" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiguigbaza-Kossigan Dayo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.05.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majoline Tchioffo Tsapi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00869704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sarr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Senghor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-301" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835699v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa M Drame" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-72" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075734v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caragata" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poinsignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Johnson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01059.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPZFFMWG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rizzo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Fiorentino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mangano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017980" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Samb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Makhtar Drame" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02611.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ambrosino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Toure-Bald&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-317" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03021413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Mire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dos-Santos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2010.09-0684" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03021404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015596" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano G Moreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Iturbe-Ormaetxe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Mcnaughton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762010000800002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulanger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sow" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-198" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Mestres-Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lanfrancotti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002472" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;baut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00142176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04971080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04971070v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04971089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Noukpo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8757-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991250v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805360-7.00012-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Drame" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ndille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7696-8_10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55613" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-04971017v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-poinsignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2921-4486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095665145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poinsignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfan Ngowo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Franco Martins Barreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06838-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Shine Kwapong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Kumi Asare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwadwo Asamoah Kusi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Pappoe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Ndam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04557-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obo Armel-Hermann Beke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akedjro Paul Harvey Kokrasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacou Jean Denis Dibo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;a Antoine Tanoh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04748-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Buezo Montero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Zamble Hubert Zamble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lombardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05383-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bienvenu Somda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Kassi N'Djetchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kabor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ilboudo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2022.100773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Zamble H. Zamble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akr&#233; Adja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bakli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounin Zoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sadia-Kacou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice A Adja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean T Coulibaly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07326-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fustec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thipruethai Phanitchat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinart Aromseree" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsai Pientong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesorn Thaewnongiew" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009440" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakou Aka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbessi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed6040185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounin Danielle Zoh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoua Yapi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akr&#233; Maurice Adja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;gnorogo Guindo-Coulibaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M.S. Kpan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140631" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Fabrice Assouho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Kouadio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjz207" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipomin Traor&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sagna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Assi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03160-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agnimou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malanfoua Sadia-Kacou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabot Yobo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Akr&#233; Adja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barembaye Sagna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parepi.2019.e00102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi A Adou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2696-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Binetruy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elguero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268819001286" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Lingu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0231" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mabot Yobo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agnimou Malanfoua Sadia-Kacou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elanga-Ndille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3572696" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01799414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phubeth Ya-Umphan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cerqueira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw543" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornelie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bengaly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daude" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1414-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elanga Ndille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucoure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ronca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Drame" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2015.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Farce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0800-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlin Londono-Renteria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weitzel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Rosas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Gripping" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1160-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Biram Sarr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Gaayeb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhtar Drame" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ousmane Ndiath" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-68" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corn&#233;lie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002455" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kambire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.03.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diallo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayid&#233; Boussari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066354" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02897001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissiere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majoline Tchioffo Tsapi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiguigbaza-Kossigan Dayo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.05.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00869704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sarr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Senghor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-301" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835699v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa M Drame" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Machault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-72" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075734v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caragata" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poinsignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Johnson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01059.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPZFFMWG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rizzo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Fiorentino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mangano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017980" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Samb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Makhtar Drame" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02611.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03021413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Mire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dos-Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2010.09-0684" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ambrosino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Orlandi-Pradines" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Toure-Bald&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-317" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano G Moreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Iturbe-Ormaetxe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Mcnaughton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762010000800002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03021404v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015596" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boulanger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sow" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-198" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Mestres-Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lanfrancotti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002472" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;baut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00142176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04971080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Franco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04971070v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04971089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Noukpo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8757-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991250v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805360-7.00012-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Drame" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ndille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7696-8_10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02991309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55613" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-04971017v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>