--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -230,321 +230,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermospira aquatica gen. nov., sp. nov., a novel thermophilic spirochete isolated from a Tunisian hot spring, and description of the novel family Thermospiraceae</w:t>
+                <w:t xml:space="preserve">Metabolic challenges and key players in serpentinite-hosted microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
+                <w:t xml:space="preserve">Rabja Maria Popall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Thioye</w:t>
+                <w:t xml:space="preserve">Aurélien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bartoli-Joseph</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1197823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417428v1</w:t>
+                <w:t xml:space="preserve">hal-04172274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic challenges and key players in serpentinite-hosted microbial ecosystems</w:t>
+                <w:t xml:space="preserve">Thermospira aquatica gen. nov., sp. nov., a novel thermophilic spirochete isolated from a Tunisian hot spring, and description of the novel family Thermospiraceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabja Maria Popall</w:t>
+                <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Erauso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Bartoli-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1197823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172274v1</w:t>
+                <w:t xml:space="preserve">hal-04417428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial taxa related to natural hydrogen and methane emissions in serpentinite-hosted hyperalkaline springs of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,295 +896,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkalicella caledoniensis gen. nov., sp. nov., a novel alkaliphilic anaerobic bacterium isolated from ‘La Crouen’ alkaline thermal spring, New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Procaryotic Diversity and Hydrogenotrophic Methanogenesis in an Alkaline Spring (La Crouen, New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (5), pp.004810. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9071360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231234v1</w:t>
+                <w:t xml:space="preserve">hal-03279565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procaryotic Diversity and Hydrogenotrophic Methanogenesis in an Alkaline Spring (La Crouen, New Caledonia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Alkalicella caledoniensis gen. nov., sp. nov., a novel alkaliphilic anaerobic bacterium isolated from ‘La Crouen’ alkaline thermal spring, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (7), pp.1360. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (5), pp.004810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9071360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279565v1</w:t>
+                <w:t xml:space="preserve">hal-03231234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaliphilus serpentinus sp. nov. and Alkaliphilus pronyensis sp. nov., two novel anaerobic alkaliphilic species isolated from the serpentinite-hosted Prony Bay Hydrothermal Field (New Caledonia)</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,265 +1298,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonticella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Eléonore E Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emna Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884215v1</w:t>
+                <w:t xml:space="preserve">hal-02297216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonticella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore E Frouin</w:t>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Zeghal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t>
+              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297216v1</w:t>
+                <w:t xml:space="preserve">hal-02884215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crassaminicella</w:t>
               </w:r>
@@ -1646,90 +1646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of rare and abundant prokaryotic phylotypes in the Prony hydrothermal field and comparison with other serpentinite-hosted ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore E Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1774,741 +1774,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defluviitalea</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline E Pisapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Q. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01386⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884209v1</w:t>
+                <w:t xml:space="preserve">hal-01484419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defluviitaleaceae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Objection to the proposition of the new genus Abyssivirga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118960608.fbm00280⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884206v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objection to the proposition of the new genus Abyssivirga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defluviitaleaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001601⟩</w:t>
+              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118960608.fbm00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622044v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defluviitalea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.57. </w:t>
+              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484419v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinicella alkaliphila gen. nov., sp. nov., a novel alkaliphilic anaerobic bacterium isolated from the serpentinite-hosted Prony hydrothermal field, New Caledonia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nan Mei</w:t>
+                <w:t xml:space="preserve">Balneicella halophila gen. nov., sp nov., an anaerobic bacterium, isolated from a thermal spring and description of Balneicellaceae fam. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pelletier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (11), pp.4464-4470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001375⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 66 (11), pp.4692-4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436930v1</w:t>
+                <w:t xml:space="preserve">hal-01443241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balneicella halophila gen. nov., sp nov., an anaerobic bacterium, isolated from a thermal spring and description of Balneicellaceae fam. nov.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+                <w:t xml:space="preserve">Serpentinicella alkaliphila gen. nov., sp. nov., a novel alkaliphilic anaerobic bacterium isolated from the serpentinite-hosted Prony hydrothermal field, New Caledonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moktar Hamdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+                <w:t xml:space="preserve">Bernard Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (11), pp.4692-4696. </w:t>
+              <w:t xml:space="preserve">, 2016, 66 (11), pp.4464-4470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443241v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic and PCR-Based Diversity Surveys of [FeFe]-Hydrogenases Combined with Isolation of Alkaliphilic Hydrogen-Producing Bacteria from the Serpentinite-Hosted Prony Hydrothermal Field, New Caledonia</w:t>
               </w:r>
@@ -2622,606 +2622,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01473338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminobacterium thunnarium sp. nov., a mesophilic, amino acid-degrading bacterium isolated from an anaerobic sludge digester, pertaining to the phylum Synergistetes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusibacter fontis sp. nov., a sulfur-reducing, anaerobic bacterium isolated from a mesothermic Tunisian spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Hamdi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Guy Fauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65 (Pt 2), pp.609-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.068965-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65 (Pt_10), pp.3501-3506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01177834v1</w:t>
+                <w:t xml:space="preserve">hal-04283782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusibacter fontis sp. nov., a sulfur-reducing, anaerobic bacterium isolated from a mesothermic Tunisian spring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Draft genome sequence of Mesotoga strain PhosAC3, a mesophilic member of the bacterial order Thermotogales, isolated from a digestor treating phosphogypsum in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Persillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65 (Pt_10), pp.3501-3506. </w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1944-3277-10-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283782v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Mesotoga strain PhosAC3, a mesophilic member of the bacterial order Thermotogales, isolated from a digestor treating phosphogypsum in Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Aminobacterium thunnarium sp. nov., a mesophilic, amino acid-degrading bacterium isolated from an anaerobic sludge digester, pertaining to the phylum Synergistetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Persillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Hassib Bouallagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (Pt 2), pp.609-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1944-3277-10-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.068965-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452069v1</w:t>
+                <w:t xml:space="preserve">hal-01177834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Alkaliphilus hydrothermalis sp. nov., a novel alkaliphilic anaerobic bacterium, isolated from a carbonaceous chimney of the Prony hydrothermal field, New Caledonia,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ben Aissa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Pelletier</w:t>
+                <w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-014-0697-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362364v1</w:t>
+                <w:t xml:space="preserve">hal-01221183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetoanaerobium pronyense sp. nov., an anaerobic alkaliphilic bacterium isolated from the Prony alkaline Hydrothermal Field in New Caledonia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meline Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Merrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,426 +3243,426 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10.1099/ijs.0.000307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.000307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endolithic microbial communities in carbonate precipitates from serpentinite-hosted hyperalkaline springs of the Voltri Massif (Ligurian Alps, Northern Italy).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10.1007/s11356-015-4113-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Alkaliphilus hydrothermalis sp. nov., a novel alkaliphilic anaerobic bacterium, isolated from a carbonaceous chimney of the Prony hydrothermal field, New Caledonia,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nan Mei</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t>
+                <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.857. </w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.183-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00792-014-0697-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221183v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Desulfovibrio biadhensis sp. nov., isolated from a thermal spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (Pt_4), pp.1256-1261. </w:t>
@@ -3834,77 +3834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crassaminicella profunda gen. nov., sp. nov., an anaerobic marine bacterium isolated from deep-sea sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Zergane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Oilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4382,103 +4382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallitalea pronyensis sp. nov., isolated from a marine alkaline hydrothermal chimney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (Pt 4), pp.1160 - 1165. </w:t>
@@ -4510,377 +4510,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallitalea guaymasensis gen. nov., sp. nov., isolated from marine sediment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja Lakhal</w:t>
+                <w:t xml:space="preserve">Mesotoga infera sp. nov., a mesophilic member of the order Thermotogales, isolated from an underground gas storage aquifer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pradel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+                <w:t xml:space="preserve">Thomas Aüllo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3019-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.045708-0⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3003-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.047993-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025550v1</w:t>
+                <w:t xml:space="preserve">hal-00972251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesotoga infera sp. nov., a mesophilic member of the order Thermotogales, isolated from an underground gas storage aquifer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+                <w:t xml:space="preserve">Vallitalea guaymasensis gen. nov., sp. nov., isolated from marine sediment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Erauso</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3003-8. </w:t>
+              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3019-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.047993-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.045708-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972251v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Vallitalea guaymasensis gen. nov., sp. nov., a novel marine bacterium, isolated from sediments of Guaymas basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.doi:10.1099/ijs.0.045708-0</w:t>
@@ -4903,307 +4903,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Fonticella tunisiensis gen nov., sp. nov., a novel bacterium isolated from a Tunisian hot spring.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetotactic Bacteria in Microcosms Originating from the French Mediterranean Coast Subjected to Oil Industry Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkis Fraj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+                <w:t xml:space="preserve">Nicolas Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernadac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.041947-0⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9910-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739961v1</w:t>
+                <w:t xml:space="preserve">hal-00687453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotactic Bacteria in Microcosms Originating from the French Mediterranean Coast Subjected to Oil Industry Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of Fonticella tunisiensis gen nov., sp. nov., a novel bacterium isolated from a Tunisian hot spring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkis Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9910-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10.1099/ijs.0.041947-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.041947-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00687453v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halanaerobacter jeridensis sp. nov., isolated from a hypersaline lake.</w:t>
               </w:r>
@@ -5323,103 +5323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusibacter tunisiensis sp. nov., isolated from an anaerobic reactor used to treat olive-mill wastewater.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkis Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (Pt 6), pp.1365-8. </w:t>
@@ -5457,103 +5457,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defluviitoga tunisiensis gen. nov., sp. nov., a thermophilic bacterium isolated from a mesothermic and anaerobic whey digester.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (Pt 6), pp.1377-82. </w:t>
@@ -5643,51 +5643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (5), pp.565-571. </w:t>
@@ -5737,51 +5737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivation of the first mesophilic representative (&amp;quot;mesotoga&amp;quot;) within the order Thermotogales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,51 +5789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.581-585. </w:t>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljabbar Hedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14, pp.297-304. </w:t>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,51 +6738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6897,51 +6897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (Pt 6), pp.1953-7. </w:t>
@@ -7011,51 +7011,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating microbial communities from the serpentinite-hosted Prony Bay hydrothermal field on different carbon sources in hydrogen-fed bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabja Maria Popall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7209,51 +7209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7326,51 +7326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Zannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davide Zannoni, Roberto De Philippis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial BioEnergy: Hydrogen Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.197-224, 2014, Advances in Photosynthesis and Respiration, 978-94-017-8553-2. </w:t>
@@ -7921,51 +7921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities associated with alkaline hydrothermal systems of Prony Bay, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,51 +8215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Yumoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Morales-Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Gessesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcmillan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1726999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli-Joseph" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005690" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04172274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabja Maria Popall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1197823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1196516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy E Price" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071360" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Gales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01386" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.fbm00280" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Aissa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0697-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Bes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Merrouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000307" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palvadeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4113-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuduche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-014-0745-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lakhal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000386" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zergane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Oilier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.055756-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.045708-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#252;llo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.047993-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lakhal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.041947-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tapia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernadac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9910-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZJL2LLH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mezghani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alazard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.036301-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.033720-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehider" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-011-0387-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6627Z1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.04.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX7KQ57S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grinsard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009449-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birrien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017574-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Hedi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0308-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R18SH8P8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617484v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-007-0092-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63550-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-004-4443-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48SF407L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63069-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Price" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00797-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01817" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cappelletti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zannoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8554-9_9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raven" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Raven" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70007-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Yumoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Morales-Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Gessesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcmillan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1726999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04172274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabja Maria Popall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1197823" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli-Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1196516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy E Price" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004810" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01633" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Gales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001601" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.fbm00280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Bes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Merrouch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000307" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palvadeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4113-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Aissa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0697-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuduche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-014-0745-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lakhal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000386" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zergane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Oilier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.055756-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#252;llo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.047993-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.045708-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lakhal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tapia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernadac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9910-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZJL2LLH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.041947-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mezghani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alazard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.036301-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.033720-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehider" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-011-0387-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6627Z1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.04.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX7KQ57S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grinsard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009449-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birrien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017574-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Hedi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0308-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R18SH8P8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617484v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-007-0092-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63550-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-004-4443-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48SF407L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63069-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Price" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00797-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01817" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cappelletti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zannoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8554-9_9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raven" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Raven" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70007-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>