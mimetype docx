--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -3024,204 +3024,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Alkaliphilus hydrothermalis sp. nov., a novel alkaliphilic anaerobic bacterium, isolated from a carbonaceous chimney of the Prony hydrothermal field, New Caledonia,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-014-0697-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221183v1</w:t>
+                <w:t xml:space="preserve">hal-01362364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetoanaerobium pronyense sp. nov., an anaerobic alkaliphilic bacterium isolated from the Prony alkaline Hydrothermal Field in New Caledonia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meline Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Merrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,344 +3243,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10.1099/ijs.0.000307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.000307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endolithic microbial communities in carbonate precipitates from serpentinite-hosted hyperalkaline springs of the Voltri Massif (Ligurian Alps, Northern Italy).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10.1007/s11356-015-4113-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Alkaliphilus hydrothermalis sp. nov., a novel alkaliphilic anaerobic bacterium, isolated from a carbonaceous chimney of the Prony hydrothermal field, New Caledonia,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Payri</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pelletier</w:t>
+                <w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (1), pp.183-188. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00792-014-0697-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362364v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Desulfovibrio biadhensis sp. nov., isolated from a thermal spring</w:t>
               </w:r>
@@ -4108,377 +4108,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentative hydrogen production by a new alkaliphilic Clostridium sp (strain PROH2) isolated from a shallow submarine hydrothermal chimney in Prony Bay, New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Zergane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Erauso</w:t>
+                <w:t xml:space="preserve">C. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Oilier</w:t>
+                <w:t xml:space="preserve">V. Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.111⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (20), pp.5687-5706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5687-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178221v1</w:t>
+                <w:t xml:space="preserve">hal-01178210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Boulart</w:t>
+                <w:t xml:space="preserve">Fermentative hydrogen production by a new alkaliphilic Clostridium sp (strain PROH2) isolated from a shallow submarine hydrothermal chimney in Prony Bay, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Menez</w:t>
+                <w:t xml:space="preserve">Nesrine Zergane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerard</w:t>
+                <w:t xml:space="preserve">Angelique Oilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (20), pp.5687-5706. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (34), pp.19465-19473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-5687-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178210v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallitalea pronyensis sp. nov., isolated from a marine alkaline hydrothermal chimney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (Pt 4), pp.1160 - 1165. </w:t>
@@ -4778,208 +4778,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Vallitalea guaymasensis gen. nov., sp. nov., a novel marine bacterium, isolated from sediments of Guaymas basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vallitalea guaymasensis gen. nov., sp. nov., isolated from marine sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.doi:10.1099/ijs.0.045708-0</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.045708-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotactic Bacteria in Microcosms Originating from the French Mediterranean Coast Subjected to Oil Industry Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,118 +4997,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63, pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9910-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9910-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of Fonticella tunisiensis gen nov., sp. nov., a novel bacterium isolated from a Tunisian hot spring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkis Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,132 +5143,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.10.1099/ijs.0.041947-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.041947-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halanaerobacter jeridensis sp. nov., isolated from a hypersaline lake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mezghani</w:t>
+                <w:t xml:space="preserve">Didier Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,119 +5277,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (Pt 8), pp.1970-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.036301-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusibacter tunisiensis sp. nov., isolated from an anaerobic reactor used to treat olive-mill wastewater.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkis Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,119 +5411,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (Pt 6), pp.1365-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.034603-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defluviitoga tunisiensis gen. nov., sp. nov., a thermophilic bacterium isolated from a mesothermic and anaerobic whey digester.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5536,692 +5545,692 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (Pt 6), pp.1377-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.033720-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Halanaerocella petrolearia gen. nov., sp. nov., a new anaerobic moderately halophilic fermentative bacterium isolated from a deep subsurface hypersaline oil reservoir New taxa: Firmicutes (Class Clostridia, Order Halanaerobiales, Halobacteroidaceae, Halobacteroides)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gales</w:t>
+                <w:t xml:space="preserve">N. Chehider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chehider</w:t>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (5), pp.565-571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-011-0387-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00792-011-0387-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivation of the first mesophilic representative (&amp;quot;mesotoga&amp;quot;) within the order Thermotogales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.581-585. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.04.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodesulfatator atlanticus sp. nov., a thermophilic, chemolithoautotrophic, sulfate-reducing bacterium isolated from a Mid-Atlantic Ridge hydrothermal vent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Elodie Grinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Grinsard</w:t>
+                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (Pt 1), pp.33-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.009449-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinitoga litoralis sp. nov., a thermophilic, heterotrophic bacterium isolated from a coastal thermal spring on Ile Saint-Paul, Southern Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+                <w:t xml:space="preserve">Jean-Louis Birrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Birrien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadège Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (Pt 8), pp.1778-1782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.017574-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Microaerobacter geothermalis gen. nov., sp nov., a novel microaerophilic, nitrate- and nitrite-reducing thermophilic bacterium isolated from a terrestrial hot spring in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Khelifi</w:t>
+                <w:t xml:space="preserve">Emna Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljabbar Hedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6230,692 +6239,692 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14, pp.297-304. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-010-0308-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00792-010-0308-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous enrichment cultures: insights into prokaryotic diversity and metabolic interactions in deep-sea vent chimneys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11, pp.747-757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00792-007-0092-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinitoga hydrogenitolerans sp. nov., a novel member of the order Thermotogales isolated from a black smoker chimney on the Mid-Atlantic Ridge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55 (Pt 3), pp.1217-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.63550-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of growth conditions for continuous culture of the hyperthermophilic archaeon Thermococcus hydrothermalis and development of sulphur-free defined and minimal media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (1), pp.82-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2004.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous enrichment culture and molecular monitoring to investigate the microbial diversity of thermophiles inhabiting deep-sea hydrothermal ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (3), pp.138-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00284-004-4443-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00284-004-4443-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosipho atlanticus sp. nov., a novel member of the Thermotogales isolated from a Mid-Atlantic Ridge hydrothermal vent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,70 +6933,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (Pt 6), pp.1953-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.63069-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6997,156 +7006,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating microbial communities from the serpentinite-hosted Prony Bay hydrothermal field on different carbon sources in hydrogen-fed bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabja Maria Popall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Roland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Roy Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Price</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40793-025-00797-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7156,51 +7165,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinicella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7232,119 +7241,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Members of the order Thermotogales: from microbiology to hydrogen production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Zannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,269 +7362,269 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davide Zannoni, Roberto De Philippis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial BioEnergy: Hydrogen Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.197-224, 2014, Advances in Photosynthesis and Respiration, 978-94-017-8553-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-8554-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of hyperthermophilic microorganisms fo physiological and nutritional studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Raven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.93-107, 2006, Methods in Microbiology ; 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of hyperthermophilic microorganisms for physiological and nutritional studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Raven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Microbiology, Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.VOLUME 35, 93-108, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0580-9517(08)70007-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7625,154 +7634,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’hydrogène dans les systèmes hydrothermaux hyperalcalins des ophiolites (Oman, Ligurie, Nouvelle Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ceuleneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7782,51 +7791,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des communautés microbiennes du système hydrothermal alcalin de la baie de Prony, Nouvelle Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7885,73 +7894,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Parent, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities associated with alkaline hydrothermal systems of Prony Bay, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7960,115 +7969,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Benaïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8215,51 +8224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Yumoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Morales-Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Gessesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcmillan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1726999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04172274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabja Maria Popall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1197823" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli-Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1196516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy E Price" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004810" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01633" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Gales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001601" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.fbm00280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Bes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Merrouch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000307" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palvadeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4113-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Aissa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0697-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuduche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-014-0745-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lakhal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000386" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zergane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Oilier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.055756-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#252;llo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.047993-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.045708-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lakhal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tapia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernadac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9910-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZJL2LLH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.041947-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mezghani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alazard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.036301-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.033720-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehider" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-011-0387-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6627Z1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.04.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX7KQ57S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grinsard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009449-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birrien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017574-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Hedi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0308-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R18SH8P8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617484v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-007-0092-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63550-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-004-4443-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48SF407L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63069-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roland" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Price" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00797-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01817" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cappelletti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zannoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8554-9_9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raven" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Raven" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70007-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Yumoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Morales-Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Gessesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcmillan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1726999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04172274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabja Maria Popall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1197823" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli-Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1196516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy E Price" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004810" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01633" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Gales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001601" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.fbm00280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Aissa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0697-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Bes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Merrouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000307" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palvadeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4113-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuduche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-014-0745-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lakhal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000386" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zergane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Oilier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.055756-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#252;llo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.047993-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.045708-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tapia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernadac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9910-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZJL2LLH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.041947-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mezghani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alazard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.036301-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.033720-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gales" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-011-0387-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6627Z1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.04.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX7KQ57S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grinsard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009449-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birrien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017574-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Hedi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0308-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R18SH8P8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617484v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-007-0092-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63550-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-004-4443-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48SF407L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63069-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Price" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00797-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420813v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01817" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027589v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cappelletti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zannoni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8554-9_9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620641v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raven" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749086v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Raven" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70007-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>