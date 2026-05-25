--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -230,321 +230,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic challenges and key players in serpentinite-hosted microbial ecosystems</w:t>
+                <w:t xml:space="preserve">Thermospira aquatica gen. nov., sp. nov., a novel thermophilic spirochete isolated from a Tunisian hot spring, and description of the novel family Thermospiraceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabja Maria Popall</w:t>
+                <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Erauso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Bartoli-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1197823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172274v1</w:t>
+                <w:t xml:space="preserve">hal-04417428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermospira aquatica gen. nov., sp. nov., a novel thermophilic spirochete isolated from a Tunisian hot spring, and description of the novel family Thermospiraceae</w:t>
+                <w:t xml:space="preserve">Metabolic challenges and key players in serpentinite-hosted microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhaier Ben Ali Gam</w:t>
+                <w:t xml:space="preserve">Rabja Maria Popall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Thioye</w:t>
+                <w:t xml:space="preserve">Aurélien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bartoli-Joseph</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1197823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417428v1</w:t>
+                <w:t xml:space="preserve">hal-04172274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial taxa related to natural hydrogen and methane emissions in serpentinite-hosted hyperalkaline springs of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,295 +896,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procaryotic Diversity and Hydrogenotrophic Methanogenesis in an Alkaline Spring (La Crouen, New Caledonia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Alkalicella caledoniensis gen. nov., sp. nov., a novel alkaliphilic anaerobic bacterium isolated from ‘La Crouen’ alkaline thermal spring, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (7), pp.1360. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (5), pp.004810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9071360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279565v1</w:t>
+                <w:t xml:space="preserve">hal-03231234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkalicella caledoniensis gen. nov., sp. nov., a novel alkaliphilic anaerobic bacterium isolated from ‘La Crouen’ alkaline thermal spring, New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Procaryotic Diversity and Hydrogenotrophic Methanogenesis in an Alkaline Spring (La Crouen, New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (5), pp.004810. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9071360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231234v1</w:t>
+                <w:t xml:space="preserve">hal-03279565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaliphilus serpentinus sp. nov. and Alkaliphilus pronyensis sp. nov., two novel anaerobic alkaliphilic species isolated from the serpentinite-hosted Prony Bay Hydrothermal Field (New Caledonia)</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,265 +1298,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonticella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore E Frouin</w:t>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Zeghal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t>
+              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297216v1</w:t>
+                <w:t xml:space="preserve">hal-02884215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonticella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Eléonore E Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emna Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884215v1</w:t>
+                <w:t xml:space="preserve">hal-02297216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crassaminicella</w:t>
               </w:r>
@@ -1646,90 +1646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of rare and abundant prokaryotic phylotypes in the Prony hydrothermal field and comparison with other serpentinite-hosted ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore E Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1774,473 +1774,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defluviitalea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t>
+              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484419v1</w:t>
+                <w:t xml:space="preserve">hal-02884209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objection to the proposition of the new genus Abyssivirga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defluviitaleaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001601⟩</w:t>
+              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118960608.fbm00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622044v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defluviitaleaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline E Pisapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Q. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118960608.fbm00280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884206v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defluviitalea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objection to the proposition of the new genus Abyssivirga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria (BMSAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118960608.gbm01386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.001601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884209v1</w:t>
+                <w:t xml:space="preserve">hal-01622044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balneicella halophila gen. nov., sp nov., an anaerobic bacterium, isolated from a thermal spring and description of Balneicellaceae fam. nov.</w:t>
               </w:r>
@@ -2278,51 +2278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (11), pp.4692-4696. </w:t>
@@ -2386,51 +2386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,965 +2622,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01473338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusibacter fontis sp. nov., a sulfur-reducing, anaerobic bacterium isolated from a mesothermic Tunisian spring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Aminobacterium thunnarium sp. nov., a mesophilic, amino acid-degrading bacterium isolated from an anaerobic sludge digester, pertaining to the phylum Synergistetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Fauque</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassib Bouallagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65 (Pt_10), pp.3501-3506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000445⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65 (Pt 2), pp.609-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.068965-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283782v1</w:t>
+                <w:t xml:space="preserve">hal-01177834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequence of Mesotoga strain PhosAC3, a mesophilic member of the bacterial order Thermotogales, isolated from a digestor treating phosphogypsum in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Persillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1944-3277-10-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminobacterium thunnarium sp. nov., a mesophilic, amino acid-degrading bacterium isolated from an anaerobic sludge digester, pertaining to the phylum Synergistetes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Hamdi</w:t>
+                <w:t xml:space="preserve">Fusibacter fontis sp. nov., a sulfur-reducing, anaerobic bacterium isolated from a mesothermic Tunisian spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassib Bouallagui</w:t>
+                <w:t xml:space="preserve">Guy Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 65 (Pt 2), pp.609-14. </w:t>
+              <w:t xml:space="preserve">, 2015, 65 (Pt_10), pp.3501-3506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.068965-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177834v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Alkaliphilus hydrothermalis sp. nov., a novel alkaliphilic anaerobic bacterium, isolated from a carbonaceous chimney of the Prony hydrothermal field, New Caledonia,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ben Aissa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Pelletier</w:t>
+                <w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-014-0697-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362364v1</w:t>
+                <w:t xml:space="preserve">hal-01221183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetoanaerobium pronyense sp. nov., an anaerobic alkaliphilic bacterium isolated from the Prony alkaline Hydrothermal Field in New Caledonia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Alkaliphilus hydrothermalis sp. nov., a novel alkaliphilic anaerobic bacterium, isolated from a carbonaceous chimney of the Prony hydrothermal field, New Caledonia,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meline Bes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Payri</w:t>
+                <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.000307⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-014-0697-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177195v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endolithic microbial communities in carbonate precipitates from serpentinite-hosted hyperalkaline springs of the Voltri Massif (Ligurian Alps, Northern Italy).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetoanaerobium pronyense sp. nov., an anaerobic alkaliphilic bacterium isolated from the Prony alkaline Hydrothermal Field in New Caledonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Merrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4113-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1099/ijs.0.000307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.000307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177194v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endolithic microbial communities in carbonate precipitates from serpentinite-hosted hyperalkaline springs of the Voltri Massif (Ligurian Alps, Northern Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palvadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nan Mei</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.857. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1007/s11356-015-4113-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221183v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Desulfovibrio biadhensis sp. nov., isolated from a thermal spring</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3834,77 +3834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crassaminicella profunda gen. nov., sp. nov., an anaerobic marine bacterium isolated from deep-sea sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Zergane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Oilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4382,103 +4382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallitalea pronyensis sp. nov., isolated from a marine alkaline hydrothermal chimney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (Pt 4), pp.1160 - 1165. </w:t>
@@ -4510,709 +4510,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesotoga infera sp. nov., a mesophilic member of the order Thermotogales, isolated from an underground gas storage aquifer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+                <w:t xml:space="preserve">Vallitalea guaymasensis gen. nov., sp. nov., isolated from marine sediment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Erauso</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3003-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.047993-0⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3019-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.045708-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972251v1</w:t>
+                <w:t xml:space="preserve">hal-01025550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallitalea guaymasensis gen. nov., sp. nov., isolated from marine sediment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja Lakhal</w:t>
+                <w:t xml:space="preserve">Mesotoga infera sp. nov., a mesophilic member of the order Thermotogales, isolated from an underground gas storage aquifer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aüllo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pradel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+                <w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3019-23. </w:t>
+              <w:t xml:space="preserve">, 2013, 63 (Pt 8), pp.3003-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.045708-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.047993-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025550v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallitalea guaymasensis gen. nov., sp. nov., isolated from marine sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.045708-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotactic Bacteria in Microcosms Originating from the French Mediterranean Coast Subjected to Oil Industry Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of Fonticella tunisiensis gen nov., sp. nov., a novel bacterium isolated from a Tunisian hot spring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkis Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9910-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10.1099/ijs.0.041947-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.041947-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687453v1</w:t>
+                <w:t xml:space="preserve">hal-00739961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Fonticella tunisiensis gen nov., sp. nov., a novel bacterium isolated from a Tunisian hot spring.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetotactic Bacteria in Microcosms Originating from the French Mediterranean Coast Subjected to Oil Industry Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernadac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9910-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.041947-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00739961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halanaerobacter jeridensis sp. nov., isolated from a hypersaline lake.</w:t>
               </w:r>
@@ -5345,51 +5345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusibacter tunisiensis sp. nov., isolated from an anaerobic reactor used to treat olive-mill wastewater.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkis Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (Pt 6), pp.1377-82. </w:t>
@@ -5594,587 +5594,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Halanaerocella petrolearia gen. nov., sp. nov., a new anaerobic moderately halophilic fermentative bacterium isolated from a deep subsurface hypersaline oil reservoir New taxa: Firmicutes (Class Clostridia, Order Halanaerobiales, Halobacteroidaceae, Halobacteroides)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultivation of the first mesophilic representative (&amp;quot;mesotoga&amp;quot;) within the order Thermotogales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ghodbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gales</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
+                <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-011-0387-y⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.581-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681079v1</w:t>
+                <w:t xml:space="preserve">hal-00748961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivation of the first mesophilic representative (&amp;quot;mesotoga&amp;quot;) within the order Thermotogales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Characterization of Halanaerocella petrolearia gen. nov., sp. nov., a new anaerobic moderately halophilic fermentative bacterium isolated from a deep subsurface hypersaline oil reservoir New taxa: Firmicutes (Class Clostridia, Order Halanaerobiales, Halobacteroidaceae, Halobacteroides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chehider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34, pp.581-585. </w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (5), pp.565-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2011.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00792-011-0387-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748961v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodesulfatator atlanticus sp. nov., a thermophilic, chemolithoautotrophic, sulfate-reducing bacterium isolated from a Mid-Atlantic Ridge hydrothermal vent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marinitoga litoralis sp. nov., a thermophilic, heterotrophic bacterium isolated from a coastal thermal spring on Ile Saint-Paul, Southern Indian Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Postec</w:t>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Grinsard</w:t>
+                <w:t xml:space="preserve">Jean-Louis Birrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
+                <w:t xml:space="preserve">Nadège Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60 (Pt 1), pp.33-8. </w:t>
+              <w:t xml:space="preserve">, 2010, 60 (Pt 8), pp.1778-1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.009449-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.017574-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609631v1</w:t>
+                <w:t xml:space="preserve">hal-00617473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinitoga litoralis sp. nov., a thermophilic, heterotrophic bacterium isolated from a coastal thermal spring on Ile Saint-Paul, Southern Indian Ocean.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodesulfatator atlanticus sp. nov., a thermophilic, chemolithoautotrophic, sulfate-reducing bacterium isolated from a Mid-Atlantic Ridge hydrothermal vent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Birrien</w:t>
+                <w:t xml:space="preserve">Elodie Grinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bienvenu</w:t>
+                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60 (Pt 8), pp.1778-1782. </w:t>
+              <w:t xml:space="preserve">, 2010, 60 (Pt 1), pp.33-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.017574-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.009449-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617473v1</w:t>
+                <w:t xml:space="preserve">hal-00609631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Microaerobacter geothermalis gen. nov., sp nov., a novel microaerophilic, nitrate- and nitrite-reducing thermophilic bacterium isolated from a terrestrial hot spring in Tunisia</w:t>
               </w:r>
@@ -6212,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljabbar Hedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14, pp.297-304. </w:t>
@@ -6319,77 +6319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous enrichment cultures: insights into prokaryotic diversity and metabolic interactions in deep-sea vent chimneys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6466,64 +6466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6734,64 +6734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Querellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6906,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (Pt 6), pp.1953-7. </w:t>
@@ -7020,51 +7020,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating microbial communities from the serpentinite-hosted Prony Bay hydrothermal field on different carbon sources in hydrogen-fed bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabja Maria Popall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergey's Manual of Systematics of Archaea and Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7335,51 +7335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Zannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davide Zannoni, Roberto De Philippis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial BioEnergy: Hydrogen Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.197-224, 2014, Advances in Photosynthesis and Respiration, 978-94-017-8553-2. </w:t>
@@ -7930,51 +7930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities associated with alkaline hydrothermal systems of Prony Bay, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,51 +8224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Yumoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Morales-Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Gessesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcmillan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1726999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04172274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabja Maria Popall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1197823" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli-Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1196516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy E Price" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004810" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01633" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Gales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001601" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.fbm00280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Aissa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0697-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Bes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Merrouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000307" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palvadeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4113-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuduche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-014-0745-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lakhal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000386" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zergane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Oilier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.055756-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#252;llo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.047993-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.045708-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tapia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernadac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9910-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZJL2LLH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.041947-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mezghani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alazard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.036301-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.033720-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gales" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-011-0387-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6627Z1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.04.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX7KQ57S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grinsard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009449-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birrien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017574-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Hedi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0308-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R18SH8P8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617484v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-007-0092-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63550-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-004-4443-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48SF407L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63069-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Price" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00797-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420813v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01817" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027589v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cappelletti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zannoni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8554-9_9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620641v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raven" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749086v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Raven" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70007-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Yumoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Morales-Barrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Gessesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mcmillan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1726999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Ben Ali Gam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Thioye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli-Joseph" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005690" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04172274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabja Maria Popall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1197823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04153312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1196516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gal&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Prime" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy E Price" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04114150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03231234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03279565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071360" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chabert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Joseph" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Fardeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Gales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Cayol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01386" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.fbm00280" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001601" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.001375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Bouallagui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.068965-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Persillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1944-3277-10-12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fauque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000445" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Aissa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-014-0697-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meline Bes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Merrouch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000307" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palvadeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4113-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04283774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuduche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-014-0745-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lakhal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000386" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zergane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Oilier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.055756-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025550v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.045708-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#252;llo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.047993-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamdi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Fraj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.041947-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tapia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernadac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9910-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZJL2LLH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mezghani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alazard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.036301-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.034603-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ghodbane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.033720-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748961v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2011.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX7KQ57S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-011-0387-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6627Z1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Birrien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prieur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017574-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grinsard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009449-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Hedi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0308-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R18SH8P8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617484v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-007-0092-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63550-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2004.08.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-004-4443-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48SF407L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63069-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Price" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00797-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420813v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm01817" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027589v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cappelletti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zannoni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8554-9_9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620641v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raven" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749086v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Raven" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0580-9517(08)70007-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>