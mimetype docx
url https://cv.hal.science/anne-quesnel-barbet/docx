--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne QUESNEL-BARBET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-quesnel-barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1038-7344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070769915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-6299-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;Employée au CHU de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur de l'Université de Lille 1 (2002) mention très bien - spécialité géographie quantitative, co-direction Université Lille 2 (EA 2694). J'ai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">exercé des fonctions d'ATER à l'université de Grenoble (UPMF), 2 années entre 2004-2006 puis j'ai réintégré le CHRU de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2006, j’exerce et développe la géographie et la géomatique en santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis fonctionnaire, titulaire d’un poste d’infirmière, cadre de rang A.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes fonctions au CHU de Lille s’apparentent à celles d’un ingénieur de recherche de santé publique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités détaillées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue des consultations. Je monte des partenariats de recherche (IGN-Géoportail, LiveInSport 3D, Univ Liège-SOLAP, Univ-CHU Strasbourg, CH-Béthune, GHICL …).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réponds à des appels d’offre. J’élabore des prototypes en géomatique et informatique médicale:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exemple Polesat algorithme pour l'aménagement des territoires de santé. Accès temporaire à&amp;quot;PoleSat Web 2018&amp;quot;: **</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://thymine.univ-lille2.fr/polesat2018/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> login: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">demo3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> password: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">polesat4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PoleSat Web 2018 bientôt accessible depuis ICube - plateforme BICS, Unistra. Déploiement du logiciel PoleSAT et mise à disposition des utilisateurs (en version démo) </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lbgi.fr/polesat/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’effectue une veille scientifique pour la santé: information géographique, géomatique, fouille de données, graphe, ontologie,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">entrepôt de données – SOLAP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Objectifs des recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mise en adéquation des « données spatialisées de santé » et des « méthodes d’analyses et traitements »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associer la géographie à la statistique spatiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation appliquée en santé,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approfondissement des méthodes informatiques, géomatiques et mathématiques en santé</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au niveau académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’assure des vacations à la demande et j'ai assuré des enseignements pendant 15 ans dans différents CHU, Universités et grandes écoles depuis mes 2 années d'ATER à Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été qualifiée aux fonctions de MCF pendant 12 ans en géographie et 8 ans en aménagement de l'espace, urbanisme.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité par les laboratoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERIM-Lille 2 - EA 2694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASHMIR-GHICL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elue secrétaire de l'OSGéo-FR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antenne française de la fondation géo-spatiale open-source </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.osgeo.asso.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1,AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 1 Polesat_WEB_2018 – algorithme de planification sanitaire (application développée ETE 2017).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : Géopolitique – aménagement des territoires – géomarketing santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie de l’attraction hospitalière-des mobilités de la patientèle, modélisation, aménagement des territoires de santé (politique des GHT), (« Altense Consulting - Hoscare®, GHICL»).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 2 Projet Polesat - Géo-plateforme innovante pour l’orientation médicale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : Géomatique, Géopolitique & organisation de la santé (Télésanté, e-santé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géo-plateforme innovante pour l’aide à la décision : nouveau concept de consultation et d’orientation médicale basé sur la géographie et pratiques spatiales de la patientèle; (« Asterop etc »)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 3 Géo-épidémiologie des maladies rares (Leucémies & Méningite)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : Connaissances spatio-temporelles, géo-épidémiologie, santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géo-épidémiologie de la Leucémie Myéloïde Chronique, de la méningite (rare et infectieux) par analyse spatio/temporelle; Gestion hospitalière (« Polytech Lille, INRA Avignon, Univ Liège- département environnement »)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 4 Analyse spatiale, cartographie, évaluation de nouvelles technologies</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : Géomatique, big data, Géo-BI, SOLAP, SIG, gestion hospitalière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Phases de test et d’évolution d’une plateforme SOLAP– raster (Géo-Business Intelligence).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion hospitalière/santé publique (« Département géographie de Liège, GHICL»).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Phase de test voir d’évolution de Tétralogie appliquée en Santé; (« Université de Toulouse, IRIT,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe SIG –Système d’Information Généralisé en informatique, GHICL»).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 5 3D santé & sport / Géographie des pratiques et espaces culturels</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : modélisation 3D, information géographique, territoires, mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie des pratiques et espaces culturels, modélisation : Santé, Sport et bien-être, («CERIM, LiveInSport »)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 6 Géographie de l’émergence de la bio-impression 3D/4D dans le monde</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : extraction connaissance : impression & bio-impression 3D/4D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">encadrement éthique et juridique des traitements innovants et futurs, « inégalité de santé, accès aux soins » (« Contacts : Université du Wollongong - Australie, Sociologue - Canada, Autres équipes : CNRS/INSERM de l’ingénierie et de Droit, France »)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">#################################################################################################</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS -PUBLICATIONS -PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">##############################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat en Sciences Humaines et Sociales – en ligne (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Anne Quesnel-Barbet. Géographie des pratiques spatiales hospitalières dans la région Nord - Pas-de-Calais : un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gravitaire de calculs d'aires d'attractions hospitalières. &amp;quot; Geography of spatial utilization of the health services : a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newtonian modeling of hospital catchment areas &amp;quot;, Thèse de Sciences Humaines et Sociales: Catalogue des thèses, réf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02LIL10147: Université des Sciences et Technologies de Lille, USTL, Villeneuve d'Ascq, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> p.649, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨tel-02000037⟩ </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50377-2002-27.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Anne Quesnel-Barbet ; Synoptique de la thèse - version corrigée après soutenance (3215G) « Géographie des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pratiques spatiales hospitalières dans la région Nord - Pas-de-Calais : un modèle gravitaire de calculs d'aires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d'attractions hospitalières », p461. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Année 2003, dépôt HAL ⟨tel-02000037⟩ </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNOPTIQUE de THESE.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres et chapitres de livres (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) A. Quesnel-Barbet, B. Aublet-Cuvelier, P-J. Thumerelle, R. Beuscart. &amp;quot;Géographie des pratiques spatiales hospitalières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans la région Nord-Pas-de-Calais : un modèle gravitaire de calcul d'aires d'attractions hospitalières&amp;quot;. Réseaux de soins,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télémédecine, Applications médicales sur Internet/Intranet, P. Dégoulet, M. Fieschi éd., Paris: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Verlag, 2004,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> p. 3-15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-02004158⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) A. Quesnel, F. Bauters, H. Picheral, R. Beuscart, B. Quesnel. Approche de la morbidité en hématologie clinique en région</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nord - Pas-de-Calais au moyen du Programme de Médicalisation des Systèmes d’Information (PMSI). Journées de la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française en Hématologie (SFH), Hématologie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 1999,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> John Libbey Eurotext, Vol. 5, hors-série : (283) p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">172, Paris. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel, B. Quesnel, F. Bauters, R. Beuscart. La géographie de la Santé et la planification sanitaire avec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le système d'informations médicales, Santé et Réseaux Informatiques, P. Degoulet, M. Fieschi (Eds), Informatique et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé, Springer Verlag, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tome 10: 98 – 106. - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ⟨</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hal-02001647⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues internationales à comité de lecture (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Quesnel-Barbet, A., Soula, J., Gamichon, M. et al. PoleSat_2018: an optimized, automated, geomatics IT tool based</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">on a gravitational model: strategic decision support in hospital catchment area planning. SN Appl. Sci. 2, 992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(2020).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s42452-020-2735-y;</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Anne Quesnel-Barbet, J. Soula, F. Dufossez, N. Sharma, A. Ruhela, R. Beuscart. POLESAT, an innovative e-health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">geomatic platform in decision-making based on: Geographical approach, medical knowledge visualization and</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">geographic information system & web-mapping architecture (Original Research Article), Journal of BioMedical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering and Research (IRBM) 34(4-5), pp. 267-273, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013. dépôt HAL ⟨hal-02005121⟩</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://doi.org/10.1016/j.irbm.2013.06.001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) Anne Quesnel, J. Soula, K. Wyndels, R. Beuscart. POLESAT: e-Atlas de santé, Planification et développement durable :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie et Recherche BioMedicale IRBM, Mai 2009. POLESAT: e-Atlas of Health, Planning and Sustainable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development BioMedical Engineering and Research (IRBM), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">May 2009, dépôt HAL ⟨hal-01998545⟩</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://doi.org/10.1016/j.irbm.2009.05.005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) Anne Quesnel-Barbet, Marie-Christine Nuttens, Bruno Aublet-Cuvellier, Henri Warembourg, Alain Prat, Pierre Jean</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thumerelle, Regis Beuscart, &amp;quot;Modelling a regional reorganization of cardiovascular surgery provision&amp;quot;, Health and</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Place, n° 11, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 283-292, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-02006804⟩</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PubMed) </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://doi.org/10.1016/j.healthplace.2004.06.007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues nationales à comité de lecture (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anne Quesnel-Barbet, François Dufossez, Marc Souris, David Delerue, Arnaud Hansske, Géomatique en santé et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">applications dans le nord de la France. Biomédical – Pharma | Technologies biomédicales. Techniques de l’Ingénieur,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris. Ref Med4000 V1. Publié </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 41 pages. (en ligne, Août 2016), « référencé BD INSPEC ». </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues nationales ou locales sans comité de lecture (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Anne Quesnel-Barbet, François Dufossez, David Delerue, Arnaud Hansske. Géomatique en santé : innovations,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">visualisations et modélisations des informations géographiques et sanitaires, Gestions Hospitalières </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">n° 555 - avril 2016,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossier l’hôpital du futur, p233-238. (Revue nationale) </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Anne Quesnel-Barbet, M.C. Nuttens, B. Quesnel, H.A. Hansske, P.J. Thumerelle, R. Beuscart. La géographie de la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">santé et le PMSI au CHRU de Lille, Gestion Hospitalière </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> N°. 417 : 457-459. (Revue nationale) - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) Anne Quesnel. La modélisation en géographie de la santé, outil d’aide à la décision, Synergie : Journal de l’Université de Lille II Droit et Santé. Premier trimestre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> p. 6-9. - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences & colloques internationaux avec actes - comité de lecture (16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Quesnel-Barbet, A. Soula, J. Sauleau, E.-A. Parrend, P. Bazile, P. Dufossez, F. Hansske, A. &amp;quot;Polesat-Web-2018: A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simulation IT Tool with Immediate Prospective and Strategic Views of Hospital Spatial Planning. Stud Health Technol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inform. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">;264:1757-1758. **doi:**10.3233/SHTI190633 (PubMed), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 August 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Quesnel-Barbet A, Soula J, Bazile P, Sauleau EA, Parrend P. &amp;quot;PoleSat_2018: A Strategic IT Tool for Spatial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SimulationModelling of Hospital Planning&amp;quot; Stud Health Technol Inform. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">;258:261-262. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMID:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30942767,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(PubMed),  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">April 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hannover, Germany, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) T. Pagès, R. Beuscart, J. Soula, A. Quesnel, « Application mobile de visualisation 3D temps-réel des compétitions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sportives en extérieur (LIS3D)», communication, Festival International de Géographie (FIG) St Dié des Vosges,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">concours géovisualisation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept-Oct 2017. -dépôt HAL ⟨hal-01977532⟩ </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIG_2017</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">liste_des_candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) T. Pagès, R. Beuscart, J. Soula, A. Quesnel, « Mobile application for 3D real-time: outdoor sport competitions (LIS3D) »,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">general track: IoT & geolocation, communication, FOSS4G Europe 2017, ENSG - 18th-22nd July 2017, Marne-la-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vallée, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-01977471⟩ </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme_foss4g-europe</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presentation_demo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) A Quesnel, J Soula, F Dufossez, R Beuscart. “POLESAT: an innovative e-geoplatform in health management. 13th</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Nursing Informatics (NI2016), Proceedings, Series: Studies in Health Technology and</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatics, Volume 225 | Nursing Informatics 2016 - eHealth for All, Geneva, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suisse, demo, ebook article</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ios-press_pubmed. doi: 10.3233/978-1-61499-658-3-791 </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article_démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) A. Quesnel, S. Corm, A. Leroyer. Géo-épidémiologie régionale des leucémies myéloïdes chroniques dans le Nord – Pas-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de-Calais : analyses spatiale et spatio-temporelle sur 18 ans. Health and Space international colloquium, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept 2010,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) A. Quesnel, J. Soula, R. Beuscart. e-Atlas of Health, Planning and Sustainable Development. SAGEO 2009 : Spatial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis and GEOmatics, Colloque de Géomatique et d'Information Spatiale - Paris, 25 et 26 novembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt HAL ⟨hal-01996431⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) A. Quesnel, J. Soula, R. Beuscart. e-Atlas of Health, Planning and Sustainable Development. 16th European Colloquium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">on Theoretical and Quantitative Geography (ECTQG =&amp;gt; ECQTG09), Maynooth (Ireland) from 4th - 8th September</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) A. Quesnel, J Soula, R. Beuscart. e-Atlas of Health, Planning and Sustainable Development. IADIS e-Health, 2009, Multi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conference on Computer Science and Information Systems (MCCSIS) 21-23 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Algarve, Portugal. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10) A. Quesnel-Barbet, e-Atlas of Health, Planning and Sustainable Development for Information Society Development.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENRGHI'09, 14 th European Colloquium on Theoretical and Quantitative Geography. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-7 April 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Durham</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University, United Kingdom. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">⟨hal-01976217⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11) A. Quesnel-Barbet, Geography of spatial utilization of the health services: a Newtonian modelling of hospital catchment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">areas. ENRGHI'09, 14 th European Colloquium on Theoretical and Quantitative Geography. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-7 April 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Durham</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University, United Kingdom. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt HAL  ⟨hal-01976184⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12) A. Quesnel, J. Soula, R. Beuscart. POLESAT : e-Atlas Santé, Planification et Développement Durable », Festival</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International de Géographie de Saint-dié-des-Vosges, 19è édition, participation au concours & démonstration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‘Géovisualisation et cartographies dynamiques’ – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13) A. Quesnel-Barbet, A Mathematical model for hospital attraction area, geography of spatial utilization of the health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">services: a Newtonian modeling of hospital catchment areas [in] ECTQG'07, 15 th European Colloquium on Theoretical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">and Quantitative Geography. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">7-11 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Montreux, Switzerland. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14) A. Quesnel-Barbet, P-J Thumerelle, R. Beuscart. Géographie des pratiques spatiales hospitalières : modélisation des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">aires d'attractions hospitalières pour une meilleure politique de santé., Actes du colloque, Géomatique 2004, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montréal, Canada. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15) A. Barbet-Quesnel, A. Cuvelier , P-J. Thumerelle, R. Beuscart. Géographie des pratiques spatiales hospitalières dans la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">région Nord – Pas-de-Calais : un modèle gravitaire de calcul d’aires d’attraction hospitalière pour la planification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sanitaire. Actes du colloque Journées Francophones en Informatique Médicale (JFIM) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunis, Tunisie. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16) A. Quesnel, B. Quesnel, F. Bauters, E. Vigneron, R. Beuscart. la géographie de la santé et la planification sanitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec le système d’informations médicales. Actes des Journées Francophones en Informatique Médicale (JFIM) Avril</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Liège. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences & colloques nationaux avec actes - comité de lecture (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">T. Pagès, R. Beuscart, J. Soula, A. Quesnel, Application mobile de visualisation 3D temps-réel des compétitions sportives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en extérieur (LIS3D), Atelier GAST 2017, colloque EGC 2017, Grenoble, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2017, dépôt HAL ⟨hal-01990710⟩</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme_des_ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes_GAST2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) A. Quesnel-Barbet, I. Crévits, S. Hanafi. Outils d'aide à la décision: e-géoplateforme en santé du management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">innovante. Colloque, ROADEF, communication orale, Marseille, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-27 février 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article_en_ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel-Barbet, J. Soula, F. Dufossez, R. Beuscart. POLESAT : une innovante géo-plateforme d’e-santé pour l’aide à</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">la décision. Colloque, FOSS4G-FR, ENSG, communication orale, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-22 mai 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) A. Quesnel, J. Soula, F. Dufossez, N. Sharma, A. Ruella, R. Beuscart. POLESAT : plate-forme géomatique en santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque RITS, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-02005719⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) A. Quesnel. Les nouveaux défis du XXIè siècle. Hôpitaux et Carte Sanitaire du Nord – Pas-de-Calais. L’encadrement des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hôpitaux dans la France du Nord et en Belgique du XIIè au XXè siècle. Permanences et ruptures. Jeunes chercheurs en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">géographie de la santé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23-24 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 12 – Val de Marne, CMC Créteil. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) A. Quesnel, R. Beuscart. Les nouveaux défis du XXI è : Hôpitaux et Carte Sanitaire du Nord – Pas-de-Calais. Colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d’histoire sur l’encadrement des hôpitaux dans la France du Nord et en Belgique du XII è au XXI è siècle. Permanences et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ruptures. Amiens, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 Mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) A. Quesnel-Barbet, P-J. Thumerelle, R. Beuscart. Géographie des pratiques spatiales hospitalières dans la région Nord –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pas-de-Calais : un modèle gravitaire des aires d’attraction hospitalière. Actes du colloque, Géopoint 2004, Groupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupont, Juin 2004, Avignon. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) A. Quesnel, M.C. Nuttens, H. Warembourg, A. Prat, P.J. Thumerelle, R. Beuscart. Modélisation de l’impact sur les</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">structures sanitaires existantes de l’implantation d’un service de chirurgie cardio-vasculaire. Livre des communications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées EMOIS-99, XII e congrès national, Mars 1999, Nancy. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) A. Quesnel, B. Quesnel, F. Bauters, R. Beuscart. La géographie de la santé dans le cadre de la planification sanitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec le système d’informations médicales. Livre des communications des Journées EMOIS-98, XI e congrès national,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 1998, Nancy. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10) A. Quesnel, B. Quesnel, F. Bauters, H. Picheral, R. Beuscart. Approche de la morbidité en hématologie clinique en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">région Nord – Pas-de-Calais et le Programme de Médicalisation des Systèmes d'Information (PMSI). CREDES, Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">du V ème colloque de géographie et socio-économie de la santé, N°1242, Avril 1998, Paris. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications, posters, communications, communications didactiques (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Anne Quesnel, François Dufossez, Julien Soula, Régis Beuscart, POLESAT, an innovative e-health geomatic platform in</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">decision-making based on: Geographical approach, medical knowledge visualization and geographic information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">system & web-mapping architecture, proposition de démonstration, Atelier EXtraction de Connaissances à partir de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">donnéEs Spatialisées &amp;quot;EXCES&amp;quot;, Colloque Spatial Analysis and GEOmatic &amp;quot;SAGEO 2016&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décembre-2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nice,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. (POSTER, présentation orale du poster). </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme_des_ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) A Quesnel, J Soula, F Dufossez, R Beuscart. “POLESAT: an innovative e-geoplatform in health management. 13th</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Nursing Informatics, Series: Studies in Health Technology and Informatics, Volume 225 |</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nursing Informatics 2016 - eHealth for All, Geneva, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suisse, Poster, ebook article ios-press_pubmed. doi:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10.3233/978-1-61499-658-3-907 </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article_du_Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel-Barbet, J. Soula, F. Dufossez, R. Beuscart. POLESAT, une innovante géo-plateforme de e-santé, pour l’aide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à la décision. Colloque géomatique et cartographie : une vision prospective. CEDETE, Poster, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, Juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien_poster, dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) A Quesnel-Barbet, R Beuscart. Geography of spatial utilization of the health services: A Newtonian modelling of</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hospital catchment area, MCDA School, Poster session, Perugia, Italy, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">May 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) A. Quesnel, J. Soula, K. Wyndels, R. Beuscart. POLESAT: e-Atlas de santé, Planification et développement durable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster dans le Colloque: SIG 2012, Esrifrance, participation au concours, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Versailles 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) A. Quesnel, J. Soula, K. Wyndels, R. Beuscart. POLESAT: e-Atlas de santé, Planification et développement durable In</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RITS 2009, 18 - 20 Mars 2009, Poster, Lille II, France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-01998434⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) A. Quesnel-Barbet, P-J. Thumerelle, R. Beuscart. E-Health GIS and sustainable development : POLESAT, Geography of</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">spatial utilization of the health services : a Newtonian modeling of hospital catchment areas, Poster, In </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoforum 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 - 11 Juin 2005, Lille I, USTL, France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) A. Barbet-Quesnel, R. Beuscart, P.J. Thumerelle. Geography of spatial utilization of the health services in the Nord –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pas-de-Calais region: a Newtonian model of hospital catchment areas. 11th IPH Barcelona </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) A. Barbet-Quesnel, R. Beuscart, P.J. Thumerelle. Géographie des pratiques spatiales hospitalières dans la région Nord –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pas-de-Calais. Journées EMOIS-2003, XVI e congrès national, Poster, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nancy, France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10) A. Quesnel-Barbet, A. Duhamel, B. Quesnel, P.J. Thumerelle, R. Beuscart. A mathematical model of hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">attraction area ». Poster, in Medinfo 2001. London, UK. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. V. Patel et al. (Eds), Amsterdam: IOS Press,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">© 2001 IMIA. All rights reserved. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-02001715⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11) Quesnel, P.J. Thumerelle, R. Beuscart. Modélisation et planification sanitaire. Poster, Festival International de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie de Saint-dié-des-Vosges, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">octobre 2000,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12) Quesnel, B. Quesnel, H. Picheral, R. Beuscart. Town and country planning with a medical information system. IX ème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">congrès mondial en informatique médicale, Medinfo’98, Poster session, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">août 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séoul, Corée. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information scientifique & technique / vulgarisation (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Quesnel, Julien Soula, François Dufossez, Régis Beuscart. POLESAT une innovante géo-plateforme d’e-santé pour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l’aide à la décision, Poster, Stand OSGéo-FR, Paris Open Source Summit, Saint Denis, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16-17 novembre 2016. dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Rémi Bruyère, A. Quesnel, Cristian Preda, Géo-épidémiologie de la méningite en France: méthodes et applications en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">statistiques spatiales et géomatiques, Santé Publique France - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">InVS Juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel, Outils d’aide à la décision : e-géoplateforme en santé du management innovante, Séminaire de recherche,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de mathématique et recherche opérationnelle, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mons (reporté-annulé), Belgique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) A. Quesnel, article en ligne dédié à la « Géomatique appliquée au domaine de la Santé : recherche et développement »:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFIGEO, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris. [fiche_métier_géo_santé](</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://afigeo.asso.fr/12-news/news/1173-g%C3%A9omatique-appliqu%C3%A9e-au-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  domaine-de-la-sant%C3%A9-recherche-et-d%C3%A9veloppement.html &amp;quot;fiche_métier&amp;quot;) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) A. Quesnel, Outils d’aide à la décision : e-géoplateforme en santé du management innovante. Séminaire de recherche,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale de Lille, laboratoire CRIStAL, groupe OPTIMA, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 avril 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) A. Quesnel, J. Soula, R. Beuscart. POLESAT : e-Atlas Santé, Planification et Développement Durable. Journée de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche en Santé Publique, CHRU de Lille, Décembre 2008, Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) Quesnel Anne. Interview et article dans Synergie : Journal de l’Université de Lille II Droit et Santé : La géographie de la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">santé au CHRU de Lille, modélisation en géographie de la santé, outil d’aide à la décision. Premier trimestre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6-9. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) A. Quesnel-Barbet. Communication au séminaire de recherche sur « l’analyse du recrutement hospitalier : 3 études de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cas » au sein du Master professionnel de 2 ème année &amp;quot;Ingénierie du Système de Santé : systèmes d'information,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cartographie et gestion des risques, Nice Sophia Antipolis, MCU-PH responsable Mr Staccini P, Mars </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) A. Quesnel-Barbet. Modélisation des pratiques spatiales hospitalières et géographie des systèmes de soins.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication – communication au séminaire au sein du Master de géographie de la santé, Paris X-XII, Pr JM Amat-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roze, décembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10) A. Quesnel-Barbet. Communication au séminaire de recherche sur « l’analyse du recrutement hospitalier : 3 études de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cas » au sein du Master professionnel de 2 ème année &amp;quot;Ingénierie du Système de Santé : systèmes d'information,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cartographie et gestion des risques, Nice Sophia Antipolis, MCU-PH responsable Mr Staccini P, Janvier </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11) A. Quesnel-Barbet. Modélisation des pratiques spatiales hospitalières et géographie des systèmes de soins.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication – séminaire au sein du DEA de géographie de la santé, Nanterre - Paris X, Pr JM Amat-Roze,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">décembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12) A. Quesnel-Barbet. Modèles mathématiques et géographiques pour la planification sanitaire. Modèles d'attractions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hospitalières. Communication – séminaire du DEA de géographie de la santé, Nanterre - Paris X, dirigé par le Pr Salem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard, décembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13) FORUM HÔPITAL : Géographie des pratiques. Modèle NEWTON. HOPITAL : Géographie des pratiques. Modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEWTON. Proximité aires d'attraction. Jeudi, novembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14) A. Quesnel. Présentation à l’Agence Régionale de l’Hospitalisation de notre outil de modélisation et d’aide à la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">planification sanitaire ». Novembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15) A. Quesnel-Barbet. STIC et santé, géographie de la Santé, géomatique en santé : Géographie de la Santé au CHRU de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lille : projets de recherche axés sur la géographie médicale et la planification sanitaire. Colloque STIC et santé. Faculté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Médecine, Pôle Recherche, Lille, 15 mai </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16) A. Quesnel-Barbet. Processus de modélisation : les pratiques spatiales hospitalières en région Nord – Pas-de-Calais :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">un modèle gravitaire de calcul d’aires d’attraction hospitalières », Actes et communication dans le séminaire Cercle e-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé, Faculté de Médecine, CHRU de Lille, 18 Juin </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17) A. Quesnel-Barbet. Processus de modélisation : les pratiques spatiales hospitalières en région Nord – Pas-de-Calais :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">un modèle gravitaire de calcul d’aires d’attraction hospitalières », Actes et communication dans le séminaire Cercle e-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé, Faculté de Médecine, CHRU de Lille, 12 Mars </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18) A. Quesnel, A. Hansske. Information des résultats de thèse auprès du bureau régional de la FHF (Fédération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hospitalière de France). CHRU de Lille, le Mars </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19) A. Quesnel-Barbet, P.J. Thumerelle, R. Beuscart. Modélisation des pratiques spatiales hospitalières, en hématologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">clinique – région Nord – Pas-de-Calais », Actes et communication - séminaire CERIM, Février </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20) A. Quesnel-Barbet, P.J. Thumerelle, R. Beuscart. Aires d’attraction hospitalière et modélisation, vers un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">général pour la planification sanitaire. Journées Santé Publique, Janvier </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21) A. Quesnel, B. Quesnel, P.J. Thumerelle, R. Beuscart. Aires d ’attraction hospitalière et modélisation, vers un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">général pour la planification sanitaire. Spécialités présentées : hématologie clinique et traumato-orthopédie - Prothèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Totale de Hanche (PTH), séminaire du Centre d’Étude et de Recherche en Informatique Médicale (CERIM) organisé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">par Mr Preda Cristian, Université de Lille II, communication séminaire - Janvier </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22) A. Quesnel, B. Quesnel, P.J. Thumerelle, R. Beuscart. Aires d’attraction hospitalière et modélisation, vers un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">général pour la planification sanitaire, exemple en hématologie clinique. Communication séminaire de l’UFR de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie organisé par Mr Vaguet Alain, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rouen. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23) A. Quesnel, B. Quesnel, P.J. Thumerelle, R. Beuscart. Aires d’attraction hospitalière et modélisation, vers un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">général pour la planification sanitaire, exemple en hématologie clinique. Actes Journée Ganymède “jeunes chercheurs”,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24) A. Quesnel, D. Delmotte, R. Beuscart. Hématologie clinique en région Nord – Pas-de-Calais : exemple de l’attraction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">régionale du CHRU de Lille », Sessions régionales de la santé, Valenciennes ? </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports divers au CHU de Lille, Littérature grise (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : transmission (à la demande) de certains résultats issus de la version 1 du projet Polesat. Un chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">postulant au CHU de Lille vient de solliciter l’accès aux résultats de neurologie pour les intégrer à son dossier de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">candidature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : travaux sur la version 1 du Projet Polesat : tous les résultats sur les attractions hospitalières, analysées n’ont</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pas pu être publiés pour cause de politique interne au CHU de Lille. Le serveur n’a pas pu être diffusé aux médecins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">chefs de service des spécialités concernées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Octobre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : campagne de communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Février à Juin </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Schéma Régional d’Organisation Sanitaire (SROS) 3 ème génération : travaux de définition de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nouveaux maillages territoriaux, réalisés pour l’Agence Régionale de l’Hospitalisation (ARH) du Nord – Pas-de-Calais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Chirurgie cardiaque : étude pour les directeurs et autres décideurs hospitaliers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- 1999 : analyse de l’activité de la clinique chirurgicale des pathologies cardio-vasculaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- 1999 : modélisation de l’impact sur les structures sanitaires existantes de l’implantation d’un nouveau service.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. 1998 : géomarketing : analyse de l’activité hospitalière par Catégorie Majeure de Diagnostics (CMD). Rapport d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de l’activité hospitalière du CHU de Lille en 1996 par Catégorie Majeure de Diagnostics (CMD) destiné aux membres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">du Comité Médical d’Établissement (CME) du CHU de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. 1998 : analyse de l’activité en Médecine, Chirurgie et Obstétrique (MCO) pour le Comité Médical d’Établissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. 1998 : Direction de l’établissement (Directeur Général)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1- Le rôle de la géographie de la Santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2- Synthèse de l’étude régionale sur l’attraction hospitalière en hématologie clinique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 3- Travaux et recherche en géographie de la santé au CHU de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Juin 1997 : la géopolitique de la santé : un concept d’analyse en géographie de la santé. Univ-Montpellier III, p24.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres études et littérature grise (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) A. Quesnel. Étude de l'attraction hospitalière des services des maladies du sang et assimilés et recours aux soins des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">malades hospitalisés dans les régions Nord - Pas-de-Calais - Picardie. Un modèle Christallérien ? Diplôme d'Études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approfondies (DEA), Géographie humaine - option : Espace, Développement et Santé, Université Paul-Valéry,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier III, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) A. Quesnel. Attraction des services des maladies du sang et recours aux soins des malades hématologiques hospitalisés ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">un reflet de la région Nord - Pas-de-Calais. Un modèle CHRISTALLERIEN ? Mémoire de Maîtrise de géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">humaine, USTL, Villeneuve d'Ascq, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel., Une synthèse bibliographique en géographie de la santé, Présentation de la méthodologie employée dans le</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mémoire de Maîtrise, (DIR) Dossier d'Initiation à la Recherche - Maîtrise de géographie humaine, Villeneuve d'Ascq,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) A. Quesnel., &amp;quot;La malnutrition en Côte-d'Ivoire, un exemple de réhabilitation nutritionnelle : le centre de nutrition de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'hôpital protestant de Dabou&amp;quot;, mémoire de fin de troisième année de l'école d'infirmière, La Madeleine, Nord, juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambitions et principaux enseignements du colloque « Santé globale, décisions locales », organisé par la Filière Santé numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joseph Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et Psychologie Neuropsychiatrie Du Vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2025.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoleSat, modélisation de la planification sanitaire pour l'aide à la décision. Application à la réorganisation de l'offre de cathétérisme vasculaire au niveau géographique des groupements hospitaliers de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik-André Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dufossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie industriel et productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial Gestion et ingénierie des systèmes hospitaliers, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoleSat_2018: an optimized, automated, geomatics IT tool based on a gravitational model: strategic decision support in hospital catchment area planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Gamichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismahane Ben Gayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dufossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2735-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polesat_2018: a strategic it tool for spatial simulation modelling of hospital planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Andre Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in Health Technology and Informatics, 258, pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polesat-web-2018: a simulation it tool with immediate prospective and strategic views of hospital spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik-Andre Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 264, pp.1757-1758. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT, an innovative e-health geomatic platform in decision-making based on: Geographical approach, medical knowledge visualization and geographic information system & web-mapping architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dufossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ruhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (4-5), pp.267-273. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT: e-Atlas of Health, Planning and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Wyndels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.201-204. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a regional reorganization of cardiovascular surgery provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aublet-Cuvellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoleSat, modélisation de la réorganisation de l'offre de cathétérisme vasculaire, pour l'aide à la décision d'hôpitaux de groupements hospitaliers de territoire de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers, GISEH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile de visualisation 3D en temps réel des compétitions sportives en extérieur (LIS3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de la Géographie de Saint-Dié-des-Vosges: Salon de la géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, SAINT-DIE-DES-VOSGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Application mobile de visualisation 3D temps-réel des compétitions sportives en extérieur (LIS3D) », general track: IoT & geolocation, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foss4G-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSS4G Europe 2017 is jointly organized by École Nationale des Sciences Géographiques ENSG, GeoLabs, OSGeo and OSGeo-fr., Jul 2017, MARNE-LA-VALLEE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile de visualisation 3D temps réel des compétitions sportives en extérieur (LIS3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017, Conférence Extraction et Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT : plate-forme géomatique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dufossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ruella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-ATLAS OF HEALTH, PLANNING AND SUSTAINABLE DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Conference on Computer Science and Information Systems ( MCCSIS 20009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Algarve, Portugal. pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of spatial utilization of the health services: a Newtonian modelling of hospital catchment areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging and New Research in Geographies of Health and Impairment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Curtis, Apr 2009, DURHAM, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-atlas of health, planning and sustainable development for information society development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging and New Research in Geographies of Health and Impairment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Curtis, Apr 2009, DURHAM, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Model of Hospital Attraction Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Thumerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medinfo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoleSat's Modelling a Reorganization of Vascular Catherization Provision at the Territorial Hospital Grouping Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-André Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicals Informatics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT : e-Atlas de Santé, Planification et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics SAGEO '2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, PARIS, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT : e-Atlas de Santé, Planification et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Wyndels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, LILLE, France. 2009, RITS 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des pratiques spatiales hospitalières dans la région Nord-Pas-de-Calais : un modèle gravitaire de calcul d'aires d'attractions hospitalières&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean R Thumerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux de soins, Télémédecine et Applications médicales sur Internet/Intranet (16), Springer Verlag, p. 3-15., 2004, Technologies de l'information et de la communication pour les pratiques médicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie de la santé et la planification sanitaire avec le système d'informations médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et réseaux informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Paris Springer-Verlag France, pp.98-106, 1998, Informatiique et santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des pratiques spatiales hospitalières dans la région Nord-Pas-de-Calais : un modèle gravitaire de calculs d'aires d'attractions hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. USTL, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02000037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des pratiques spatiales hospitalières dans la région Nord - Pas-de-Calais : un modèle gravitaire de calculs d'aires d'attractions hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université des Sciences et Technologie de Lille - Lille I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne QUESNEL-BARBET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-quesnel-barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1038-7344</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070769915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-6299-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;Employée au CHU de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur de l'Université de Lille 1 (2002) mention très bien - spécialité géographie quantitative, co-direction Université Lille 2 (EA 2694). J'ai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">exercé des fonctions d'ATER à l'université de Grenoble (UPMF), 2 années entre 2004-2006 puis j'ai réintégré le CHRU de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2006, j’exerce et développe la géographie et la géomatique en santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis fonctionnaire, titulaire d’un poste d’infirmière, cadre de rang A.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes fonctions au CHU de Lille s’apparentent à celles d’un ingénieur de recherche de santé publique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités détaillées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue des consultations. Je monte des partenariats de recherche (IGN-Géoportail, LiveInSport 3D, Univ Liège-SOLAP, Univ-CHU Strasbourg, CH-Béthune, GHICL …).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réponds à des appels d’offre. J’élabore des prototypes en géomatique et informatique médicale:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exemple Polesat algorithme pour l'aménagement des territoires de santé. Accès temporaire à&amp;quot;PoleSat Web 2018&amp;quot;: **</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://thymine.univ-lille2.fr/polesat2018/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> login: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">demo3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> password: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">polesat4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PoleSat Web 2018 bientôt accessible depuis ICube - plateforme BICS, Unistra. Déploiement du logiciel PoleSAT et mise à disposition des utilisateurs (en version démo) </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lbgi.fr/polesat/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’effectue une veille scientifique pour la santé: information géographique, géomatique, fouille de données, graphe, ontologie,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">entrepôt de données – SOLAP.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Objectifs des recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mise en adéquation des « données spatialisées de santé » et des « méthodes d’analyses et traitements »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associer la géographie à la statistique spatiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation appliquée en santé,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approfondissement des méthodes informatiques, géomatiques et mathématiques en santé</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au niveau académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’assure des vacations à la demande et j'ai assuré des enseignements pendant 15 ans dans différents CHU, Universités et grandes écoles depuis mes 2 années d'ATER à Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été qualifiée aux fonctions de MCF pendant 12 ans en géographie et 8 ans en aménagement de l'espace, urbanisme.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité par les laboratoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERIM-Lille 2 - EA 2694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASHMIR-GHICL</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elue secrétaire de l'OSGéo-FR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antenne française de la fondation géo-spatiale open-source </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.osgeo.asso.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1,AXE 1, AXE 1, AXE 1, AXE 1, AXE 1, AXE 1,</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 1 Polesat_WEB_2018 – algorithme de planification sanitaire (application développée ETE 2017).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : Géopolitique – aménagement des territoires – géomarketing santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie de l’attraction hospitalière-des mobilités de la patientèle, modélisation, aménagement des territoires de santé (politique des GHT), (« Altense Consulting - Hoscare®, GHICL»).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 2 Projet Polesat - Géo-plateforme innovante pour l’orientation médicale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : Géomatique, Géopolitique & organisation de la santé (Télésanté, e-santé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géo-plateforme innovante pour l’aide à la décision : nouveau concept de consultation et d’orientation médicale basé sur la géographie et pratiques spatiales de la patientèle; (« Asterop etc »)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 3 Géo-épidémiologie des maladies rares (Leucémies & Méningite)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : Connaissances spatio-temporelles, géo-épidémiologie, santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géo-épidémiologie de la Leucémie Myéloïde Chronique, de la méningite (rare et infectieux) par analyse spatio/temporelle; Gestion hospitalière (« Polytech Lille, INRA Avignon, Univ Liège- département environnement »)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 4 Analyse spatiale, cartographie, évaluation de nouvelles technologies</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : Géomatique, big data, Géo-BI, SOLAP, SIG, gestion hospitalière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Phases de test et d’évolution d’une plateforme SOLAP– raster (Géo-Business Intelligence).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion hospitalière/santé publique (« Département géographie de Liège, GHICL»).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Phase de test voir d’évolution de Tétralogie appliquée en Santé; (« Université de Toulouse, IRIT,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe SIG –Système d’Information Généralisé en informatique, GHICL»).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2, AXE 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 5 3D santé & sport / Géographie des pratiques et espaces culturels</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : modélisation 3D, information géographique, territoires, mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie des pratiques et espaces culturels, modélisation : Santé, Sport et bien-être, («CERIM, LiveInSport »)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sujet 6 Géographie de l’émergence de la bio-impression 3D/4D dans le monde</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sous-thème : extraction connaissance : impression & bio-impression 3D/4D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">encadrement éthique et juridique des traitements innovants et futurs, « inégalité de santé, accès aux soins » (« Contacts : Université du Wollongong - Australie, Sociologue - Canada, Autres équipes : CNRS/INSERM de l’ingénierie et de Droit, France »)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">#################################################################################################</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS -PUBLICATIONS -PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">##############################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat en Sciences Humaines et Sociales – en ligne (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Anne Quesnel-Barbet. Géographie des pratiques spatiales hospitalières dans la région Nord - Pas-de-Calais : un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gravitaire de calculs d'aires d'attractions hospitalières. &amp;quot; Geography of spatial utilization of the health services : a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newtonian modeling of hospital catchment areas &amp;quot;, Thèse de Sciences Humaines et Sociales: Catalogue des thèses, réf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02LIL10147: Université des Sciences et Technologies de Lille, USTL, Villeneuve d'Ascq, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> p.649, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨tel-02000037⟩ </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50377-2002-27.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Anne Quesnel-Barbet ; Synoptique de la thèse - version corrigée après soutenance (3215G) « Géographie des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pratiques spatiales hospitalières dans la région Nord - Pas-de-Calais : un modèle gravitaire de calculs d'aires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d'attractions hospitalières », p461. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Année 2003, dépôt HAL ⟨tel-02000037⟩ </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNOPTIQUE de THESE.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres et chapitres de livres (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) A. Quesnel-Barbet, B. Aublet-Cuvelier, P-J. Thumerelle, R. Beuscart. &amp;quot;Géographie des pratiques spatiales hospitalières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans la région Nord-Pas-de-Calais : un modèle gravitaire de calcul d'aires d'attractions hospitalières&amp;quot;. Réseaux de soins,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Télémédecine, Applications médicales sur Internet/Intranet, P. Dégoulet, M. Fieschi éd., Paris: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Verlag, 2004,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> p. 3-15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-02004158⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) A. Quesnel, F. Bauters, H. Picheral, R. Beuscart, B. Quesnel. Approche de la morbidité en hématologie clinique en région</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nord - Pas-de-Calais au moyen du Programme de Médicalisation des Systèmes d’Information (PMSI). Journées de la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française en Hématologie (SFH), Hématologie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 1999,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> John Libbey Eurotext, Vol. 5, hors-série : (283) p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">172, Paris. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel, B. Quesnel, F. Bauters, R. Beuscart. La géographie de la Santé et la planification sanitaire avec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le système d'informations médicales, Santé et Réseaux Informatiques, P. Degoulet, M. Fieschi (Eds), Informatique et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé, Springer Verlag, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tome 10: 98 – 106. - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ⟨</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hal-02001647⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues internationales à comité de lecture (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#####################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Quesnel-Barbet, A., Soula, J., Gamichon, M. et al. PoleSat_2018: an optimized, automated, geomatics IT tool based</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">on a gravitational model: strategic decision support in hospital catchment area planning. SN Appl. Sci. 2, 992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(2020).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s42452-020-2735-y;</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Anne Quesnel-Barbet, J. Soula, F. Dufossez, N. Sharma, A. Ruhela, R. Beuscart. POLESAT, an innovative e-health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">geomatic platform in decision-making based on: Geographical approach, medical knowledge visualization and</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">geographic information system & web-mapping architecture (Original Research Article), Journal of BioMedical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering and Research (IRBM) 34(4-5), pp. 267-273, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013. dépôt HAL ⟨hal-02005121⟩</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://doi.org/10.1016/j.irbm.2013.06.001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) Anne Quesnel, J. Soula, K. Wyndels, R. Beuscart. POLESAT: e-Atlas de santé, Planification et développement durable :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie et Recherche BioMedicale IRBM, Mai 2009. POLESAT: e-Atlas of Health, Planning and Sustainable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development BioMedical Engineering and Research (IRBM), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">May 2009, dépôt HAL ⟨hal-01998545⟩</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://doi.org/10.1016/j.irbm.2009.05.005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) Anne Quesnel-Barbet, Marie-Christine Nuttens, Bruno Aublet-Cuvellier, Henri Warembourg, Alain Prat, Pierre Jean</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thumerelle, Regis Beuscart, &amp;quot;Modelling a regional reorganization of cardiovascular surgery provision&amp;quot;, Health and</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Place, n° 11, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 283-292, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-02006804⟩</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PubMed) </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://doi.org/10.1016/j.healthplace.2004.06.007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues nationales à comité de lecture (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anne Quesnel-Barbet, François Dufossez, Marc Souris, David Delerue, Arnaud Hansske, Géomatique en santé et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">applications dans le nord de la France. Biomédical – Pharma | Technologies biomédicales. Techniques de l’Ingénieur,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris. Ref Med4000 V1. Publié </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">juin 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 41 pages. (en ligne, Août 2016), « référencé BD INSPEC ». </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues nationales ou locales sans comité de lecture (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Anne Quesnel-Barbet, François Dufossez, David Delerue, Arnaud Hansske. Géomatique en santé : innovations,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">visualisations et modélisations des informations géographiques et sanitaires, Gestions Hospitalières </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">n° 555 - avril 2016,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossier l’hôpital du futur, p233-238. (Revue nationale) </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Anne Quesnel-Barbet, M.C. Nuttens, B. Quesnel, H.A. Hansske, P.J. Thumerelle, R. Beuscart. La géographie de la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">santé et le PMSI au CHRU de Lille, Gestion Hospitalière </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> N°. 417 : 457-459. (Revue nationale) - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) Anne Quesnel. La modélisation en géographie de la santé, outil d’aide à la décision, Synergie : Journal de l’Université de Lille II Droit et Santé. Premier trimestre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> p. 6-9. - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences & colloques internationaux avec actes - comité de lecture (16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Quesnel-Barbet, A. Soula, J. Sauleau, E.-A. Parrend, P. Bazile, P. Dufossez, F. Hansske, A. &amp;quot;Polesat-Web-2018: A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simulation IT Tool with Immediate Prospective and Strategic Views of Hospital Spatial Planning. Stud Health Technol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inform. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">;264:1757-1758. **doi:**10.3233/SHTI190633 (PubMed), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 August 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Quesnel-Barbet A, Soula J, Bazile P, Sauleau EA, Parrend P. &amp;quot;PoleSat_2018: A Strategic IT Tool for Spatial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SimulationModelling of Hospital Planning&amp;quot; Stud Health Technol Inform. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">;258:261-262. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMID:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30942767,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(PubMed),  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">April 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hannover, Germany, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) T. Pagès, R. Beuscart, J. Soula, A. Quesnel, « Application mobile de visualisation 3D temps-réel des compétitions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sportives en extérieur (LIS3D)», communication, Festival International de Géographie (FIG) St Dié des Vosges,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">concours géovisualisation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept-Oct 2017. -dépôt HAL ⟨hal-01977532⟩ </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIG_2017</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">liste_des_candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) T. Pagès, R. Beuscart, J. Soula, A. Quesnel, « Mobile application for 3D real-time: outdoor sport competitions (LIS3D) »,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">general track: IoT & geolocation, communication, FOSS4G Europe 2017, ENSG - 18th-22nd July 2017, Marne-la-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vallée, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-01977471⟩ </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme_foss4g-europe</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">presentation_demo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) A Quesnel, J Soula, F Dufossez, R Beuscart. “POLESAT: an innovative e-geoplatform in health management. 13th</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Nursing Informatics (NI2016), Proceedings, Series: Studies in Health Technology and</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatics, Volume 225 | Nursing Informatics 2016 - eHealth for All, Geneva, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suisse, demo, ebook article</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ios-press_pubmed. doi: 10.3233/978-1-61499-658-3-791 </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article_démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) A. Quesnel, S. Corm, A. Leroyer. Géo-épidémiologie régionale des leucémies myéloïdes chroniques dans le Nord – Pas-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de-Calais : analyses spatiale et spatio-temporelle sur 18 ans. Health and Space international colloquium, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept 2010,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) A. Quesnel, J. Soula, R. Beuscart. e-Atlas of Health, Planning and Sustainable Development. SAGEO 2009 : Spatial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis and GEOmatics, Colloque de Géomatique et d'Information Spatiale - Paris, 25 et 26 novembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt HAL ⟨hal-01996431⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) A. Quesnel, J. Soula, R. Beuscart. e-Atlas of Health, Planning and Sustainable Development. 16th European Colloquium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">on Theoretical and Quantitative Geography (ECTQG =&amp;gt; ECQTG09), Maynooth (Ireland) from 4th - 8th September</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) A. Quesnel, J Soula, R. Beuscart. e-Atlas of Health, Planning and Sustainable Development. IADIS e-Health, 2009, Multi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conference on Computer Science and Information Systems (MCCSIS) 21-23 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Algarve, Portugal. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10) A. Quesnel-Barbet, e-Atlas of Health, Planning and Sustainable Development for Information Society Development.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENRGHI'09, 14 th European Colloquium on Theoretical and Quantitative Geography. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-7 April 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Durham</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University, United Kingdom. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">⟨hal-01976217⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11) A. Quesnel-Barbet, Geography of spatial utilization of the health services: a Newtonian modelling of hospital catchment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">areas. ENRGHI'09, 14 th European Colloquium on Theoretical and Quantitative Geography. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-7 April 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Durham</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University, United Kingdom. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt HAL  ⟨hal-01976184⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12) A. Quesnel, J. Soula, R. Beuscart. POLESAT : e-Atlas Santé, Planification et Développement Durable », Festival</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International de Géographie de Saint-dié-des-Vosges, 19è édition, participation au concours & démonstration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‘Géovisualisation et cartographies dynamiques’ – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13) A. Quesnel-Barbet, A Mathematical model for hospital attraction area, geography of spatial utilization of the health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">services: a Newtonian modeling of hospital catchment areas [in] ECTQG'07, 15 th European Colloquium on Theoretical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">and Quantitative Geography. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">7-11 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Montreux, Switzerland. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14) A. Quesnel-Barbet, P-J Thumerelle, R. Beuscart. Géographie des pratiques spatiales hospitalières : modélisation des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">aires d'attractions hospitalières pour une meilleure politique de santé., Actes du colloque, Géomatique 2004, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montréal, Canada. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15) A. Barbet-Quesnel, A. Cuvelier , P-J. Thumerelle, R. Beuscart. Géographie des pratiques spatiales hospitalières dans la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">région Nord – Pas-de-Calais : un modèle gravitaire de calcul d’aires d’attraction hospitalière pour la planification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sanitaire. Actes du colloque Journées Francophones en Informatique Médicale (JFIM) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tunis, Tunisie. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16) A. Quesnel, B. Quesnel, F. Bauters, E. Vigneron, R. Beuscart. la géographie de la santé et la planification sanitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec le système d’informations médicales. Actes des Journées Francophones en Informatique Médicale (JFIM) Avril</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Liège. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences & colloques nationaux avec actes - comité de lecture (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">T. Pagès, R. Beuscart, J. Soula, A. Quesnel, Application mobile de visualisation 3D temps-réel des compétitions sportives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en extérieur (LIS3D), Atelier GAST 2017, colloque EGC 2017, Grenoble, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2017, dépôt HAL ⟨hal-01990710⟩</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme_des_ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes_GAST2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) A. Quesnel-Barbet, I. Crévits, S. Hanafi. Outils d'aide à la décision: e-géoplateforme en santé du management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">innovante. Colloque, ROADEF, communication orale, Marseille, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-27 février 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article_en_ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel-Barbet, J. Soula, F. Dufossez, R. Beuscart. POLESAT : une innovante géo-plateforme d’e-santé pour l’aide à</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">la décision. Colloque, FOSS4G-FR, ENSG, communication orale, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-22 mai 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) A. Quesnel, J. Soula, F. Dufossez, N. Sharma, A. Ruella, R. Beuscart. POLESAT : plate-forme géomatique en santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque RITS, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-02005719⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) A. Quesnel. Les nouveaux défis du XXIè siècle. Hôpitaux et Carte Sanitaire du Nord – Pas-de-Calais. L’encadrement des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hôpitaux dans la France du Nord et en Belgique du XIIè au XXè siècle. Permanences et ruptures. Jeunes chercheurs en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">géographie de la santé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23-24 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 12 – Val de Marne, CMC Créteil. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) A. Quesnel, R. Beuscart. Les nouveaux défis du XXI è : Hôpitaux et Carte Sanitaire du Nord – Pas-de-Calais. Colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d’histoire sur l’encadrement des hôpitaux dans la France du Nord et en Belgique du XII è au XXI è siècle. Permanences et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ruptures. Amiens, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 Mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) A. Quesnel-Barbet, P-J. Thumerelle, R. Beuscart. Géographie des pratiques spatiales hospitalières dans la région Nord –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pas-de-Calais : un modèle gravitaire des aires d’attraction hospitalière. Actes du colloque, Géopoint 2004, Groupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupont, Juin 2004, Avignon. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) A. Quesnel, M.C. Nuttens, H. Warembourg, A. Prat, P.J. Thumerelle, R. Beuscart. Modélisation de l’impact sur les</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">structures sanitaires existantes de l’implantation d’un service de chirurgie cardio-vasculaire. Livre des communications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées EMOIS-99, XII e congrès national, Mars 1999, Nancy. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) A. Quesnel, B. Quesnel, F. Bauters, R. Beuscart. La géographie de la santé dans le cadre de la planification sanitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">avec le système d’informations médicales. Livre des communications des Journées EMOIS-98, XI e congrès national,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 1998, Nancy. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10) A. Quesnel, B. Quesnel, F. Bauters, H. Picheral, R. Beuscart. Approche de la morbidité en hématologie clinique en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">région Nord – Pas-de-Calais et le Programme de Médicalisation des Systèmes d'Information (PMSI). CREDES, Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">du V ème colloque de géographie et socio-économie de la santé, N°1242, Avril 1998, Paris. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications, posters, communications, communications didactiques (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) Anne Quesnel, François Dufossez, Julien Soula, Régis Beuscart, POLESAT, an innovative e-health geomatic platform in</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">decision-making based on: Geographical approach, medical knowledge visualization and geographic information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">system & web-mapping architecture, proposition de démonstration, Atelier EXtraction de Connaissances à partir de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">donnéEs Spatialisées &amp;quot;EXCES&amp;quot;, Colloque Spatial Analysis and GEOmatic &amp;quot;SAGEO 2016&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décembre-2016,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nice,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. (POSTER, présentation orale du poster). </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">programme_des_ateliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) A Quesnel, J Soula, F Dufossez, R Beuscart. “POLESAT: an innovative e-geoplatform in health management. 13th</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Nursing Informatics, Series: Studies in Health Technology and Informatics, Volume 225 |</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nursing Informatics 2016 - eHealth for All, Geneva, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">June 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suisse, Poster, ebook article ios-press_pubmed. doi:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10.3233/978-1-61499-658-3-907 </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article_du_Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel-Barbet, J. Soula, F. Dufossez, R. Beuscart. POLESAT, une innovante géo-plateforme de e-santé, pour l’aide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à la décision. Colloque géomatique et cartographie : une vision prospective. CEDETE, Poster, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, Juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien_poster, dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) A Quesnel-Barbet, R Beuscart. Geography of spatial utilization of the health services: A Newtonian modelling of</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hospital catchment area, MCDA School, Poster session, Perugia, Italy, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">May 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) A. Quesnel, J. Soula, K. Wyndels, R. Beuscart. POLESAT: e-Atlas de santé, Planification et développement durable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster dans le Colloque: SIG 2012, Esrifrance, participation au concours, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Versailles 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) A. Quesnel, J. Soula, K. Wyndels, R. Beuscart. POLESAT: e-Atlas de santé, Planification et développement durable In</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RITS 2009, 18 - 20 Mars 2009, Poster, Lille II, France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-01998434⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) A. Quesnel-Barbet, P-J. Thumerelle, R. Beuscart. E-Health GIS and sustainable development : POLESAT, Geography of</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">spatial utilization of the health services : a Newtonian modeling of hospital catchment areas, Poster, In </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoforum 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 - 11 Juin 2005, Lille I, USTL, France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) A. Barbet-Quesnel, R. Beuscart, P.J. Thumerelle. Geography of spatial utilization of the health services in the Nord –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pas-de-Calais region: a Newtonian model of hospital catchment areas. 11th IPH Barcelona </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) A. Barbet-Quesnel, R. Beuscart, P.J. Thumerelle. Géographie des pratiques spatiales hospitalières dans la région Nord –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pas-de-Calais. Journées EMOIS-2003, XVI e congrès national, Poster, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nancy, France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10) A. Quesnel-Barbet, A. Duhamel, B. Quesnel, P.J. Thumerelle, R. Beuscart. A mathematical model of hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">attraction area ». Poster, in Medinfo 2001. London, UK. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. V. Patel et al. (Eds), Amsterdam: IOS Press,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">© 2001 IMIA. All rights reserved. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt HAL ⟨hal-02001715⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11) Quesnel, P.J. Thumerelle, R. Beuscart. Modélisation et planification sanitaire. Poster, Festival International de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie de Saint-dié-des-Vosges, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">octobre 2000,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12) Quesnel, B. Quesnel, H. Picheral, R. Beuscart. Town and country planning with a medical information system. IX ème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">congrès mondial en informatique médicale, Medinfo’98, Poster session, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">août 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séoul, Corée. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information scientifique & technique / vulgarisation (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Quesnel, Julien Soula, François Dufossez, Régis Beuscart. POLESAT une innovante géo-plateforme d’e-santé pour</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l’aide à la décision, Poster, Stand OSGéo-FR, Paris Open Source Summit, Saint Denis, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16-17 novembre 2016. dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) Rémi Bruyère, A. Quesnel, Cristian Preda, Géo-épidémiologie de la méningite en France: méthodes et applications en</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">statistiques spatiales et géomatiques, Santé Publique France - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">InVS Juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel, Outils d’aide à la décision : e-géoplateforme en santé du management innovante, Séminaire de recherche,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de mathématique et recherche opérationnelle, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mons (reporté-annulé), Belgique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) A. Quesnel, article en ligne dédié à la « Géomatique appliquée au domaine de la Santé : recherche et développement »:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFIGEO, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris. [fiche_métier_géo_santé](</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://afigeo.asso.fr/12-news/news/1173-g%C3%A9omatique-appliqu%C3%A9e-au-</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  domaine-de-la-sant%C3%A9-recherche-et-d%C3%A9veloppement.html &amp;quot;fiche_métier&amp;quot;) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) A. Quesnel, Outils d’aide à la décision : e-géoplateforme en santé du management innovante. Séminaire de recherche,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Centrale de Lille, laboratoire CRIStAL, groupe OPTIMA, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 avril 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) A. Quesnel, J. Soula, R. Beuscart. POLESAT : e-Atlas Santé, Planification et Développement Durable. Journée de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche en Santé Publique, CHRU de Lille, Décembre 2008, Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) Quesnel Anne. Interview et article dans Synergie : Journal de l’Université de Lille II Droit et Santé : La géographie de la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">santé au CHRU de Lille, modélisation en géographie de la santé, outil d’aide à la décision. Premier trimestre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6-9. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) A. Quesnel-Barbet. Communication au séminaire de recherche sur « l’analyse du recrutement hospitalier : 3 études de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cas » au sein du Master professionnel de 2 ème année &amp;quot;Ingénierie du Système de Santé : systèmes d'information,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cartographie et gestion des risques, Nice Sophia Antipolis, MCU-PH responsable Mr Staccini P, Mars </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) A. Quesnel-Barbet. Modélisation des pratiques spatiales hospitalières et géographie des systèmes de soins.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication – communication au séminaire au sein du Master de géographie de la santé, Paris X-XII, Pr JM Amat-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roze, décembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10) A. Quesnel-Barbet. Communication au séminaire de recherche sur « l’analyse du recrutement hospitalier : 3 études de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cas » au sein du Master professionnel de 2 ème année &amp;quot;Ingénierie du Système de Santé : systèmes d'information,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cartographie et gestion des risques, Nice Sophia Antipolis, MCU-PH responsable Mr Staccini P, Janvier </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11) A. Quesnel-Barbet. Modélisation des pratiques spatiales hospitalières et géographie des systèmes de soins.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication – séminaire au sein du DEA de géographie de la santé, Nanterre - Paris X, Pr JM Amat-Roze,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">décembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12) A. Quesnel-Barbet. Modèles mathématiques et géographiques pour la planification sanitaire. Modèles d'attractions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">hospitalières. Communication – séminaire du DEA de géographie de la santé, Nanterre - Paris X, dirigé par le Pr Salem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard, décembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13) FORUM HÔPITAL : Géographie des pratiques. Modèle NEWTON. HOPITAL : Géographie des pratiques. Modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEWTON. Proximité aires d'attraction. Jeudi, novembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14) A. Quesnel. Présentation à l’Agence Régionale de l’Hospitalisation de notre outil de modélisation et d’aide à la</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">planification sanitaire ». Novembre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15) A. Quesnel-Barbet. STIC et santé, géographie de la Santé, géomatique en santé : Géographie de la Santé au CHRU de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lille : projets de recherche axés sur la géographie médicale et la planification sanitaire. Colloque STIC et santé. Faculté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Médecine, Pôle Recherche, Lille, 15 mai </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16) A. Quesnel-Barbet. Processus de modélisation : les pratiques spatiales hospitalières en région Nord – Pas-de-Calais :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">un modèle gravitaire de calcul d’aires d’attraction hospitalières », Actes et communication dans le séminaire Cercle e-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé, Faculté de Médecine, CHRU de Lille, 18 Juin </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17) A. Quesnel-Barbet. Processus de modélisation : les pratiques spatiales hospitalières en région Nord – Pas-de-Calais :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">un modèle gravitaire de calcul d’aires d’attraction hospitalières », Actes et communication dans le séminaire Cercle e-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé, Faculté de Médecine, CHRU de Lille, 12 Mars </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18) A. Quesnel, A. Hansske. Information des résultats de thèse auprès du bureau régional de la FHF (Fédération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hospitalière de France). CHRU de Lille, le Mars </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19) A. Quesnel-Barbet, P.J. Thumerelle, R. Beuscart. Modélisation des pratiques spatiales hospitalières, en hématologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">clinique – région Nord – Pas-de-Calais », Actes et communication - séminaire CERIM, Février </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20) A. Quesnel-Barbet, P.J. Thumerelle, R. Beuscart. Aires d’attraction hospitalière et modélisation, vers un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">général pour la planification sanitaire. Journées Santé Publique, Janvier </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21) A. Quesnel, B. Quesnel, P.J. Thumerelle, R. Beuscart. Aires d ’attraction hospitalière et modélisation, vers un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">général pour la planification sanitaire. Spécialités présentées : hématologie clinique et traumato-orthopédie - Prothèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Totale de Hanche (PTH), séminaire du Centre d’Étude et de Recherche en Informatique Médicale (CERIM) organisé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">par Mr Preda Cristian, Université de Lille II, communication séminaire - Janvier </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22) A. Quesnel, B. Quesnel, P.J. Thumerelle, R. Beuscart. Aires d’attraction hospitalière et modélisation, vers un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">général pour la planification sanitaire, exemple en hématologie clinique. Communication séminaire de l’UFR de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie organisé par Mr Vaguet Alain, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rouen. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23) A. Quesnel, B. Quesnel, P.J. Thumerelle, R. Beuscart. Aires d’attraction hospitalière et modélisation, vers un modèle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">général pour la planification sanitaire, exemple en hématologie clinique. Actes Journée Ganymède “jeunes chercheurs”,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24) A. Quesnel, D. Delmotte, R. Beuscart. Hématologie clinique en région Nord – Pas-de-Calais : exemple de l’attraction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">régionale du CHRU de Lille », Sessions régionales de la santé, Valenciennes ? </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports divers au CHU de Lille, Littérature grise (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : transmission (à la demande) de certains résultats issus de la version 1 du projet Polesat. Un chercheur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">postulant au CHU de Lille vient de solliciter l’accès aux résultats de neurologie pour les intégrer à son dossier de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">candidature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : travaux sur la version 1 du Projet Polesat : tous les résultats sur les attractions hospitalières, analysées n’ont</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pas pu être publiés pour cause de politique interne au CHU de Lille. Le serveur n’a pas pu être diffusé aux médecins</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">chefs de service des spécialités concernées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Octobre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : campagne de communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Février à Juin </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Schéma Régional d’Organisation Sanitaire (SROS) 3 ème génération : travaux de définition de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nouveaux maillages territoriaux, réalisés pour l’Agence Régionale de l’Hospitalisation (ARH) du Nord – Pas-de-Calais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">à Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Chirurgie cardiaque : étude pour les directeurs et autres décideurs hospitaliers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- 1999 : analyse de l’activité de la clinique chirurgicale des pathologies cardio-vasculaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- 1999 : modélisation de l’impact sur les structures sanitaires existantes de l’implantation d’un nouveau service.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. 1998 : géomarketing : analyse de l’activité hospitalière par Catégorie Majeure de Diagnostics (CMD). Rapport d’étude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de l’activité hospitalière du CHU de Lille en 1996 par Catégorie Majeure de Diagnostics (CMD) destiné aux membres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">du Comité Médical d’Établissement (CME) du CHU de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. 1998 : analyse de l’activité en Médecine, Chirurgie et Obstétrique (MCO) pour le Comité Médical d’Établissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. 1998 : Direction de l’établissement (Directeur Général)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1- Le rôle de la géographie de la Santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2- Synthèse de l’étude régionale sur l’attraction hospitalière en hématologie clinique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 3- Travaux et recherche en géographie de la santé au CHU de Lille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Juin 1997 : la géopolitique de la santé : un concept d’analyse en géographie de la santé. Univ-Montpellier III, p24.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres études et littérature grise (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">#######################################################################################</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) A. Quesnel. Étude de l'attraction hospitalière des services des maladies du sang et assimilés et recours aux soins des</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">malades hospitalisés dans les régions Nord - Pas-de-Calais - Picardie. Un modèle Christallérien ? Diplôme d'Études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approfondies (DEA), Géographie humaine - option : Espace, Développement et Santé, Université Paul-Valéry,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier III, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) A. Quesnel. Attraction des services des maladies du sang et recours aux soins des malades hématologiques hospitalisés ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">un reflet de la région Nord - Pas-de-Calais. Un modèle CHRISTALLERIEN ? Mémoire de Maîtrise de géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">humaine, USTL, Villeneuve d'Ascq, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) A. Quesnel., Une synthèse bibliographique en géographie de la santé, Présentation de la méthodologie employée dans le</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">mémoire de Maîtrise, (DIR) Dossier d'Initiation à la Recherche - Maîtrise de géographie humaine, Villeneuve d'Ascq,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) A. Quesnel., &amp;quot;La malnutrition en Côte-d'Ivoire, un exemple de réhabilitation nutritionnelle : le centre de nutrition de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'hôpital protestant de Dabou&amp;quot;, mémoire de fin de troisième année de l'école d'infirmière, La Madeleine, Nord, juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dépôt</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambitions et principaux enseignements du colloque « Santé globale, décisions locales », organisé par la Filière Santé numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joseph Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et Psychologie Neuropsychiatrie Du Vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (2), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2025.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoleSat, modélisation de la planification sanitaire pour l'aide à la décision. Application à la réorganisation de l'offre de cathétérisme vasculaire au niveau géographique des groupements hospitaliers de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik-André Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dufossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie industriel et productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial Gestion et ingénierie des systèmes hospitaliers, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoleSat_2018: an optimized, automated, geomatics IT tool based on a gravitational model: strategic decision support in hospital catchment area planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Gamichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismahane Ben Gayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dufossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2735-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polesat_2018: a strategic it tool for spatial simulation modelling of hospital planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Andre Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in Health Technology and Informatics, 258, pp.261-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polesat-web-2018: a simulation it tool with immediate prospective and strategic views of hospital spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik-Andre Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 264, pp.1757-1758. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT, an innovative e-health geomatic platform in decision-making based on: Geographical approach, medical knowledge visualization and geographic information system & web-mapping architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dufossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ruhela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (4-5), pp.267-273. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT: e-Atlas of Health, Planning and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Wyndels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.201-204. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a regional reorganization of cardiovascular surgery provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aublet-Cuvellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoleSat, modélisation de la réorganisation de l'offre de cathétérisme vasculaire, pour l'aide à la décision d'hôpitaux de groupements hospitaliers de territoire de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Trilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers, GISEH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile de visualisation 3D temps réel des compétitions sportives en extérieur (LIS3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2017, Conférence Extraction et Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application mobile de visualisation 3D en temps réel des compétitions sportives en extérieur (LIS3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de la Géographie de Saint-Dié-des-Vosges: Salon de la géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, SAINT-DIE-DES-VOSGES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Application mobile de visualisation 3D temps-réel des compétitions sportives en extérieur (LIS3D) », general track: IoT & geolocation, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foss4G-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOSS4G Europe 2017 is jointly organized by École Nationale des Sciences Géographiques ENSG, GeoLabs, OSGeo and OSGeo-fr., Jul 2017, MARNE-LA-VALLEE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT : plate-forme géomatique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dufossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Ruella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-atlas of health, planning and sustainable development for information society development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging and New Research in Geographies of Health and Impairment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Curtis, Apr 2009, DURHAM, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-ATLAS OF HEALTH, PLANNING AND SUSTAINABLE DEVELOPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi Conference on Computer Science and Information Systems ( MCCSIS 20009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Algarve, Portugal. pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of spatial utilization of the health services: a Newtonian modelling of hospital catchment areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging and New Research in Geographies of Health and Impairment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Curtis, Apr 2009, DURHAM, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Model of Hospital Attraction Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Thumerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medinfo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoleSat's Modelling a Reorganization of Vascular Catherization Provision at the Territorial Hospital Grouping Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-André Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicals Informatics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT : e-Atlas de Santé, Planification et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics SAGEO '2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, PARIS, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLESAT : e-Atlas de Santé, Planification et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Wyndels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, LILLE, France. 2009, RITS 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des pratiques spatiales hospitalières dans la région Nord-Pas-de-Calais : un modèle gravitaire de calcul d'aires d'attractions hospitalières&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean R Thumerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux de soins, Télémédecine et Applications médicales sur Internet/Intranet (16), Springer Verlag, p. 3-15., 2004, Technologies de l'information et de la communication pour les pratiques médicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie de la santé et la planification sanitaire avec le système d'informations médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et réseaux informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Paris Springer-Verlag France, pp.98-106, 1998, Informatiique et santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des pratiques spatiales hospitalières dans la région Nord-Pas-de-Calais : un modèle gravitaire de calculs d'aires d'attractions hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. USTL, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02000037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des pratiques spatiales hospitalières dans la région Nord - Pas-de-Calais : un modèle gravitaire de calculs d'aires d'attractions hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quesnel-Barbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université des Sciences et Technologie de Lille - Lille I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDF5A694"/>
+    <w:nsid w:val="5AF0B33D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B433BF2"/>
+    <w:nsid w:val="599827FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EC5AC273"/>
+    <w:nsid w:val="994E9B19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FDDA20C"/>
+    <w:nsid w:val="1B4F0664"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CFB23E4B"/>
+    <w:nsid w:val="0DFE85CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-quesnel-barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1038-7344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070769915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6299-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thymine.univ-lille2.fr/polesat2018/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lbgi.fr/polesat/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osgeo.asso.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tel-02000037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tel-02000037/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tel-02000037/file/SYNOPTIQUE%20de%20THESE.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=ohlA5x3Y5j8C&amp;pg=PA14&amp;lpg=PA14&amp;dq=A.+Quesnel,+F.+Bauters,+H.+Picheral,+R.+Beuscart,+B.+Quesnel.+Approche+de+la+morbidit%C3%A9+en+h%C3%A9matologie+clinique+en+r%C3%A9gion+Nord+-+Pas-de-Calais+au+moyen+du+Programme+de+M%C3%A9dicalisation+des+Syst%C3%A8mes+d%E2%80%99Information+(PMSI).+Journ%C3%A9es+de+la+Soci%C3%A9t%C3%A9+Fran%C3%A7aise+en+H%C3%A9matologie+(SFH),+H%C3%A9matologie,+Mars+1999,+John+Libbey+Eurotext,+Vol.+5,+hors-s%C3%A9rie+:+(283)+p+172,+Paris.&amp;source=bl&amp;ots=0hi0CJxKwu&amp;sig=jQmRiIpac_9xv1cgBIkAs5Cents&amp;hl=fr&amp;sa=X&amp;ved=0ahUKEwjYwdPTorbTAhUIExoKHWhpACYQ6AEIKjAB#v=onepage&amp;q=A.%20Quesnel%2C%20F.%20Bauters%2C%20H.%20Picheral%2C%20R.%20Beuscart%2C%20B.%20Quesnel.%20Approche%20de%20la%20morbidit%C3%A9%20en%20h%C3%A9matologie%20clinique%20en%20r%C3%A9gion%20Nord%20-%20Pas-de-Calais%20au%20moyen%20du%20Programme%20de%252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=ohlA5x3Y5j8C&amp;pg=PA14&amp;lpg=PA14&amp;dq=A.+Quesnel,+F.+Bauters,+H.+Picheral,+R.+Beuscart,+B.+Quesnel.+Approche+de+la+morbidit%C3%A9+en+h%C3%A9matologie+clinique+en+r%C3%A9gion+Nord+-+Pas-de-Calais+au+moyen+du+Programme+de+M%C3%A9dicalisation+des+Syst%C3%A8mes+d%E2%80%99Information+(PMSI).+Journ%C3%A9es+de+la+Soci%C3%A9t%C3%A9+Fran%C3%A7aise+en+H%C3%A9matologie+(SFH),+H%C3%A9matologie,+Mars+1999,+John+Libbey+Eurotext,+Vol.+5,+hors-s%C3%A9rie+:+(283)+p+172,+Paris.&amp;source=bl&amp;ots=0ia7uOEPpx&amp;sig=qw_ue6OVKTAXQXlP4GRLwYT36uo&amp;hl=fr&amp;sa=X&amp;ved=0ahUKEwjL9cObu7LZAhXBKlAKHfnZAp4Q6AEIJzAA#v=onepage&amp;q=A.%20Quesnel%2C%20F.%20Bauters%2C%20H.%20Picheral%2C%20R.%20Beuscart%2C%20B.%20Quesnel.%20Approche%20de%20la%20morbidit%C3%A9%20en%20h%C3%A9matologie%20clinique%20en%20r%C3%A9gion%20Nord%20-%20Pas-de-Calais%20au%20moyen%20du%20Programme%20de%20M%C3%A9dicalisation%20des%20Syst%C3%A8mes%20d%E2%80%99Information%20(PMSI).%20Journ%C3%A9es%20de%20la%20Soci%C3%A9t%C3%A9%20Fran%C3%A7aise%20en%20H%C3%A9matologie%20(SFH)%2C%20H%C3%A9matologie%2C%20Mars%201999%2C%20John%20Libbey%20Eurotext%2C%20Vol.%205%2C%20hors-s%C3%A9rie%20%3A%20(283)%20p%20172%2C%20Paris.&amp;f=false" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42452-020-2735-y;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.irbm.2013.06.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.irbm.2009.05.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.healthplace.2004.06.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/biomedical-pharma-th15/electronique-robotique-et-tic-pour-la-sante-42628210/geomatique-en-sante-et-applications-dans-le-nord-de-la-france-med4000/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gestions-hospitalieres.fr/geomatique-en-sante/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://concours-geovisualisation.imag.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://concours-geovisualisation.imag.fr/img/AfficheConcours2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europe.foss4g.org/2017/assets/pdf/FOSS4G-Europe-2017-Program.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git.osgeo.org/gitea/foss4g-europe/foss4g-europe-2017-paris/src/branch/master/presentations/2017-07-19/general_track/foss4g-europe-2017-Mobile_Application_for_3D_real-time_visualization_for_outdoor_sports_competitions_LIS3D-TPages-RBeuscart-JSoula-AQuesnel-Barbet.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/43188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2017.imag.fr/liste-des-ateliers/#at2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Thomas.Guyet/documents/Actes_GAST2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://roadef2015.lsis.org/articles/148.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sageo2016.sciencesconf.org/resource/page/id/9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/43248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afigeo.asso.fr/12-news/news/1173-g%C3%A9omatique-appliqu%C3%A9e-au-" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quesnel-Barbet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufossez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0774" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Gamichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Ben Gayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufossez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2735-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04525934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andre Sauleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190633" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Sharma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ruhela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.06.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wyndels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.05.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Nuttens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Warembourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pag&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ruella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thumerelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200438" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean R Thumerelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bauters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigneron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02000037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-quesnel-barbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1038-7344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070769915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6299-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thymine.univ-lille2.fr/polesat2018/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lbgi.fr/polesat/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osgeo.asso.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tel-02000037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tel-02000037/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tel-02000037/file/SYNOPTIQUE%20de%20THESE.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=ohlA5x3Y5j8C&amp;pg=PA14&amp;lpg=PA14&amp;dq=A.+Quesnel,+F.+Bauters,+H.+Picheral,+R.+Beuscart,+B.+Quesnel.+Approche+de+la+morbidit%C3%A9+en+h%C3%A9matologie+clinique+en+r%C3%A9gion+Nord+-+Pas-de-Calais+au+moyen+du+Programme+de+M%C3%A9dicalisation+des+Syst%C3%A8mes+d%E2%80%99Information+(PMSI).+Journ%C3%A9es+de+la+Soci%C3%A9t%C3%A9+Fran%C3%A7aise+en+H%C3%A9matologie+(SFH),+H%C3%A9matologie,+Mars+1999,+John+Libbey+Eurotext,+Vol.+5,+hors-s%C3%A9rie+:+(283)+p+172,+Paris.&amp;source=bl&amp;ots=0hi0CJxKwu&amp;sig=jQmRiIpac_9xv1cgBIkAs5Cents&amp;hl=fr&amp;sa=X&amp;ved=0ahUKEwjYwdPTorbTAhUIExoKHWhpACYQ6AEIKjAB#v=onepage&amp;q=A.%20Quesnel%2C%20F.%20Bauters%2C%20H.%20Picheral%2C%20R.%20Beuscart%2C%20B.%20Quesnel.%20Approche%20de%20la%20morbidit%C3%A9%20en%20h%C3%A9matologie%20clinique%20en%20r%C3%A9gion%20Nord%20-%20Pas-de-Calais%20au%20moyen%20du%20Programme%20de%252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=ohlA5x3Y5j8C&amp;pg=PA14&amp;lpg=PA14&amp;dq=A.+Quesnel,+F.+Bauters,+H.+Picheral,+R.+Beuscart,+B.+Quesnel.+Approche+de+la+morbidit%C3%A9+en+h%C3%A9matologie+clinique+en+r%C3%A9gion+Nord+-+Pas-de-Calais+au+moyen+du+Programme+de+M%C3%A9dicalisation+des+Syst%C3%A8mes+d%E2%80%99Information+(PMSI).+Journ%C3%A9es+de+la+Soci%C3%A9t%C3%A9+Fran%C3%A7aise+en+H%C3%A9matologie+(SFH),+H%C3%A9matologie,+Mars+1999,+John+Libbey+Eurotext,+Vol.+5,+hors-s%C3%A9rie+:+(283)+p+172,+Paris.&amp;source=bl&amp;ots=0ia7uOEPpx&amp;sig=qw_ue6OVKTAXQXlP4GRLwYT36uo&amp;hl=fr&amp;sa=X&amp;ved=0ahUKEwjL9cObu7LZAhXBKlAKHfnZAp4Q6AEIJzAA#v=onepage&amp;q=A.%20Quesnel%2C%20F.%20Bauters%2C%20H.%20Picheral%2C%20R.%20Beuscart%2C%20B.%20Quesnel.%20Approche%20de%20la%20morbidit%C3%A9%20en%20h%C3%A9matologie%20clinique%20en%20r%C3%A9gion%20Nord%20-%20Pas-de-Calais%20au%20moyen%20du%20Programme%20de%20M%C3%A9dicalisation%20des%20Syst%C3%A8mes%20d%E2%80%99Information%20(PMSI).%20Journ%C3%A9es%20de%20la%20Soci%C3%A9t%C3%A9%20Fran%C3%A7aise%20en%20H%C3%A9matologie%20(SFH)%2C%20H%C3%A9matologie%2C%20Mars%201999%2C%20John%20Libbey%20Eurotext%2C%20Vol.%205%2C%20hors-s%C3%A9rie%20%3A%20(283)%20p%20172%2C%20Paris.&amp;f=false" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42452-020-2735-y;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.irbm.2013.06.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.irbm.2009.05.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.healthplace.2004.06.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/biomedical-pharma-th15/electronique-robotique-et-tic-pour-la-sante-42628210/geomatique-en-sante-et-applications-dans-le-nord-de-la-france-med4000/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gestions-hospitalieres.fr/geomatique-en-sante/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://concours-geovisualisation.imag.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://concours-geovisualisation.imag.fr/img/AfficheConcours2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europe.foss4g.org/2017/assets/pdf/FOSS4G-Europe-2017-Program.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git.osgeo.org/gitea/foss4g-europe/foss4g-europe-2017-paris/src/branch/master/presentations/2017-07-19/general_track/foss4g-europe-2017-Mobile_Application_for_3D_real-time_visualization_for_outdoor_sports_competitions_LIS3D-TPages-RBeuscart-JSoula-AQuesnel-Barbet.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/43188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2017.imag.fr/liste-des-ateliers/#at2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Thomas.Guyet/documents/Actes_GAST2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://roadef2015.lsis.org/articles/148.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sageo2016.sciencesconf.org/resource/page/id/9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/43248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afigeo.asso.fr/12-news/news/1173-g%C3%A9omatique-appliqu%C3%A9e-au-" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quesnel-Barbet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufossez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0774" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Gamichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Ben Gayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufossez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2735-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04525934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andre Sauleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190633" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Sharma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ruhela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.06.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wyndels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.05.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Nuttens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Warembourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pag&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ruella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quesnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thumerelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200438" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean R Thumerelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bauters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vigneron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02000037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>