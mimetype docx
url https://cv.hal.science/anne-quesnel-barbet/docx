--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AF0B33D"/>
+    <w:nsid w:val="99A8C987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="599827FB"/>
+    <w:nsid w:val="9154BF95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="994E9B19"/>
+    <w:nsid w:val="B750059C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B4F0664"/>
+    <w:nsid w:val="C5A90478"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0DFE85CA"/>
+    <w:nsid w:val="C11C6FBE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>