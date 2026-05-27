--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99A8C987"/>
+    <w:nsid w:val="E6CCAA20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9154BF95"/>
+    <w:nsid w:val="B605F61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B750059C"/>
+    <w:nsid w:val="C503CC54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C5A90478"/>
+    <w:nsid w:val="FBCCF32A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C11C6FBE"/>
+    <w:nsid w:val="CDB5BF23"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>