--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Raffarin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de langue et littérature latines à l'université Paris-Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dignité des Artes : promotion et évolution des arts libéraux de l’Antiquité à la Renaissance, dir. A. Lamy, A. Raffarin, E. Séris, Champion, « conférence, congrès, colloques sur le Moyen Âge », 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Séris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN, Emilie Séris, Alice Lamy. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Colloques, congrès et conférences sur le Moyen Age, Jeanne-Marie Boivin et Michèle Gueret-Laferté, 9782745357502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome triomphante, vol. 1 (livres I & II, la religion), en collaboration avec G. Marcellino et E. Buchet, préface de John Scheid, Belles Lettres, « Les Classiques de l’Humanisme », 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marcellino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN et Giuseppe MARCELLINO. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Classiques de l'Humanisme, Pierre Laurens, 9782251453149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Biondo Rome Triomphante Roma Triumphans livres I et II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Biondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marcellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Raffarin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire en pièces, Actes du colloque organisé par A. Raffarin du 28 au 30 novembre 2016 (Sorbonne-Université), Garnier, Collection « Lectures latines de la Renaissance », sous la direction d’A. Raffarin et Giuseppe Marcellino, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marcellino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN et Giuseppe MARCELLINO. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, lectures latines de la Renaissance, 978-2-406-09548-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fulvio, Les Antiquités de la Ville (1527), édition, traduction, commentaire, Belles Lettres, « Les Classiques de l’Humanisme », 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Classiques de l'Humanisme, Pierre Laurens, 9782251449401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des Romains. Débats humanistes sur le latin parlé dans l’Antiquité, Belles Lettres, « Les Classiques de l’Humanisme », 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Classiques de l'Humanisme, Pierre Laurens, 9782251801308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Biondo, Rome restaurée, Belles Lettres, « Les Classiques de l’Humanisme », vol. 2, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Classiques de l'Humanisme, Pierre Laurens, 9782251800257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Biondo, Rome restaurée, Belles Lettres, « Les Classiques de l’Humanisme », vol. 1, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Raffarin. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Classiques de l'Humanisme, Pierre Laurens, 9782251344843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAFFARIN (Anne), « Roma triumphans, l'allégorie renversée. Interprétations philosophiques et morales du Sac de Rome dans la correspondance entre Jacques Sadolet et Érasme », in BOULÈGUE (Laurence), VEYRARD-COSME (Christiane), PERRIN (Michel Jean-Louis) (dir.), Ascèse et ascétisme de l'Antiquité tardive à la Renaissance. Traditions et remises en cause, p. 325-339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ascèse et ascétisme dans l’Occident latin et vernaculaire du Vème au XVIème siècle. Tradition et remise en cause. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Boulègue, Christiane Veyrard-Cosme, Université de Picardie Jules Verne (Équipe Trame) et Université de Paris III-Sorbonne Nouvelle, May 2014, Amiens, France. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11154-2.p.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquaria et Antiquitates : prose et poésie au service d'un même projet historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie latine et politique de l’Antiquité tardive à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Catellani et Michel-Yves Perrin, Oct 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAFFARIN (Anne), « Une mémoire réinventée. Les antiquités imaginaires d'Annius de Viterbe », in RAFFARIN (Anne), MARCELLINO (Giuseppe) (dir.), La Mémoire en pièces, p. 465-483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIn et Giuseppe MARCELLINO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mémoire en pièces : modalités d’élaboration de la mémoire dans les textes grecs et latins de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, lectures latines de la Renaissance, 978-2-406-09548-4. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09550-7.p.0465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un antiquaire à l'autre : Varron, source et modèle de Flavio Biondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mastrorosa, Ida Gilda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attualizzare il passato Percorsi della cultura moderna europea fra storiografia e saperi degli antichi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, La Botte di Diogene (Nuova Serie), 9788867607457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma instaurata, Italia illustrata, Roma triumphans: Flavio Biondo's Encyclopaedic Project for a Dictionary of Antiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Encyclopaedism Studies in Curiosity and Ambition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Essays and Studies 41. Toronto: Centre for Reformation and Renaissance Studies, 978-0-7727-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE QUEL(S) TEXTE(S) LES PLANCHES DU SIMULACHRUM VRBIS (MARCO FABIO CALVO, AVRIL 1527) SONT-ELLES L'ILLUSTRATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Furno, Christiane Louette, Valérie Méot-Bourquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apta Compositio, Formes du texte latin au Moyen-Age et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DROZ, 2017, 2600057870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FULVIO LECTEUR DE BIONDO : QUESTIONS RELIGIEUSES DANS LA ROMA TRIUMPHANS ET LES ANTIQUITATES URBIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frances MUECKE, Maurizio CAMPANELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The invention of Rome: Biondo Flavio's Roma Triumphans and its Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Travaux d'humanisme et Renaissance (DLXXVI), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROZ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Travaux d'Humanisme et Renaissance, DLXXVI, 978-2-600-04789-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CÉLÉBRATION DES TRIOMPHES DE ROME PAR FLAVIO BIONDO DANS LA ROMA INSTAURATA ET LA ROMA TRIUMPHANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frances Muecke &amp; Maurizio Campanelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Invention of Rome: Biondo Flavio's Roma Triumphans and Its Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROZ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Travaux d'Humanisme et Renaissance, DLXXVI, 9782600347891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme, Adages, traduction annotée, Belles Lettres, 2011, sous la direction de Jean-Christophe Saladin. Traduction et annotation des adages 77 à 100, 410 à 420, 1725 à 1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saladin Jean-Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Adages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le miroir des Humanistes, 9782251346052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anecdotes dans l’élaboration d’une théorie architecturale dans le De re aedificatoria de Léon Battista Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medioevo e Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXX, n.s. XXVII, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Raffarin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure de langue et littérature latines à l'université Paris-Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dignité des Artes : promotion et évolution des arts libéraux de l’Antiquité à la Renaissance, dir. A. Lamy, A. Raffarin, E. Séris, Champion, « conférence, congrès, colloques sur le Moyen Âge », 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Séris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN, Emilie Séris, Alice Lamy. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Colloques, congrès et conférences sur le Moyen Age, Jeanne-Marie Boivin et Michèle Gueret-Laferté, 9782745357502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Biondo Rome Triomphante Roma Triumphans livres I et II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Biondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marcellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Raffarin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome triomphante, vol. 1 (livres I & II, la religion), en collaboration avec G. Marcellino et E. Buchet, préface de John Scheid, Belles Lettres, « Les Classiques de l’Humanisme », 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marcellino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN et Giuseppe MARCELLINO. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Classiques de l'Humanisme, Pierre Laurens, 9782251453149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire en pièces, Actes du colloque organisé par A. Raffarin du 28 au 30 novembre 2016 (Sorbonne-Université), Garnier, Collection « Lectures latines de la Renaissance », sous la direction d’A. Raffarin et Giuseppe Marcellino, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marcellino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN et Giuseppe MARCELLINO. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, lectures latines de la Renaissance, 978-2-406-09548-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Fulvio, Les Antiquités de la Ville (1527), édition, traduction, commentaire, Belles Lettres, « Les Classiques de l’Humanisme », 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Classiques de l'Humanisme, Pierre Laurens, 9782251449401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des Romains. Débats humanistes sur le latin parlé dans l’Antiquité, Belles Lettres, « Les Classiques de l’Humanisme », 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Classiques de l'Humanisme, Pierre Laurens, 9782251801308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Biondo, Rome restaurée, Belles Lettres, « Les Classiques de l’Humanisme », vol. 2, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIN. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Classiques de l'Humanisme, Pierre Laurens, 9782251800257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Biondo, Rome restaurée, Belles Lettres, « Les Classiques de l’Humanisme », vol. 1, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Raffarin. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les Classiques de l'Humanisme, Pierre Laurens, 9782251344843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAFFARIN (Anne), « Roma triumphans, l'allégorie renversée. Interprétations philosophiques et morales du Sac de Rome dans la correspondance entre Jacques Sadolet et Érasme », in BOULÈGUE (Laurence), VEYRARD-COSME (Christiane), PERRIN (Michel Jean-Louis) (dir.), Ascèse et ascétisme de l'Antiquité tardive à la Renaissance. Traditions et remises en cause, p. 325-339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Ascèse et ascétisme dans l’Occident latin et vernaculaire du Vème au XVIème siècle. Tradition et remise en cause. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Boulègue, Christiane Veyrard-Cosme, Université de Picardie Jules Verne (Équipe Trame) et Université de Paris III-Sorbonne Nouvelle, May 2014, Amiens, France. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11154-2.p.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquaria et Antiquitates : prose et poésie au service d'un même projet historique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie latine et politique de l’Antiquité tardive à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Catellani et Michel-Yves Perrin, Oct 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAFFARIN (Anne), « Une mémoire réinventée. Les antiquités imaginaires d'Annius de Viterbe », in RAFFARIN (Anne), MARCELLINO (Giuseppe) (dir.), La Mémoire en pièces, p. 465-483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne RAFFARIn et Giuseppe MARCELLINO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mémoire en pièces : modalités d’élaboration de la mémoire dans les textes grecs et latins de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, lectures latines de la Renaissance, 978-2-406-09548-4. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09550-7.p.0465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un antiquaire à l'autre : Varron, source et modèle de Flavio Biondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mastrorosa, Ida Gilda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attualizzare il passato Percorsi della cultura moderna europea fra storiografia e saperi degli antichi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, La Botte di Diogene (Nuova Serie), 9788867607457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma instaurata, Italia illustrata, Roma triumphans: Flavio Biondo's Encyclopaedic Project for a Dictionary of Antiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Encyclopaedism Studies in Curiosity and Ambition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Essays and Studies 41. Toronto: Centre for Reformation and Renaissance Studies, 978-0-7727-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CÉLÉBRATION DES TRIOMPHES DE ROME PAR FLAVIO BIONDO DANS LA ROMA INSTAURATA ET LA ROMA TRIUMPHANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frances Muecke &amp; Maurizio Campanelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Invention of Rome: Biondo Flavio's Roma Triumphans and Its Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROZ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Travaux d'Humanisme et Renaissance, DLXXVI, 9782600347891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE QUEL(S) TEXTE(S) LES PLANCHES DU SIMULACHRUM VRBIS (MARCO FABIO CALVO, AVRIL 1527) SONT-ELLES L'ILLUSTRATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Furno, Christiane Louette, Valérie Méot-Bourquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apta Compositio, Formes du texte latin au Moyen-Age et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DROZ, 2017, 2600057870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FULVIO LECTEUR DE BIONDO : QUESTIONS RELIGIEUSES DANS LA ROMA TRIUMPHANS ET LES ANTIQUITATES URBIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frances MUECKE, Maurizio CAMPANELLI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The invention of Rome: Biondo Flavio's Roma Triumphans and its Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Travaux d'humanisme et Renaissance (DLXXVI), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROZ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Travaux d'Humanisme et Renaissance, DLXXVI, 978-2-600-04789-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érasme, Adages, traduction annotée, Belles Lettres, 2011, sous la direction de Jean-Christophe Saladin. Traduction et annotation des adages 77 à 100, 410 à 420, 1725 à 1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saladin Jean-Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Adages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le miroir des Humanistes, 9782251346052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anecdotes dans l’élaboration d’une théorie architecturale dans le De re aedificatoria de Léon Battista Alberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raffarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medioevo e Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXX, n.s. XXVII, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie S&#233;ris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/12677-book-08535750-9782745357502.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Buchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marcellino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251453149/rome-triomphante-roma-triumphans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Biondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-en-pieces.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251449401/les-antiquites-de-la-ville-antiqvitates-vrbis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251801308/debats-humanistes-sur-la-langue-parlee-dans-l-antiquite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251800257/rome-restauree-roma-instaurata-tome-ii-livre-ii" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251344843/rome-restauree-roma-instaurata-tome-i-livre-i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04045055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11154-2.p.0325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04045034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09550-7.p.0465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600047890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saladin Jean-Christophe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251346052/les-adages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie S&#233;ris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/12677-book-08535750-9782745357502.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Biondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marcellino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Buchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251453149/rome-triomphante-roma-triumphans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-memoire-en-pieces.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251449401/les-antiquites-de-la-ville-antiqvitates-vrbis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251801308/debats-humanistes-sur-la-langue-parlee-dans-l-antiquite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251800257/rome-restauree-roma-instaurata-tome-ii-livre-ii" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251344843/rome-restauree-roma-instaurata-tome-i-livre-i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04045055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11154-2.p.0325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04045034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09550-7.p.0465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04052315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600047890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saladin Jean-Christophe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251346052/les-adages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04042532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>