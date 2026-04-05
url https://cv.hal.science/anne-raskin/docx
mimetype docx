--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Raskin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice adjointe de l’Ecole de Médecine Dentaire (EMD) de la Faculté des Sciences Médicales et Paramédicales (FSMPM), Aix-Marseille Université, responsable de la recherche et de la santé & duBien-être des étudiants, responsable du TCCO6, PCR.Chef de service – Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie (OHUPR) – Pôle d’Odontologie Marseille centre, hôpital de La Timone. AP-HM, Marseille, France.Chef de pôle – Pôle 21 Odontologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6284-7037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">etablissements  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université – Faculté des Sciences Médicales et Paramédicales – Ecole de Médecine Dentaire - 27, boulevard Jean Moulin - 13355 Marseille cedex 05 ( : 04 86 13 68 68.  </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.raskin@univ-amu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie - Pôle d’odontologie (Pôle21 – Pavillon 5) – Hôpital de La Timone - 264, rue St Pierre - 13385 Marseille - ( : 04 91 38 59 55. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.raskin@ap-hm.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° national / N° RPPS : 55292 / 10001445260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplomes  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Licence en science dentaire (LSD). Ecole de médecine dentaire et de stomatologie (EMDS).  Mention : distinction. Université catholique de Louvain (UCL). Bruxelles, Belgique – 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Diplôme d’Etude Spécialisé (DES) en Santé publique Internationale (option recherche clinique). Ecole de santé publique (ESP). Mention : grande distinction. Université catholique de Louvain (UCL). Bruxelles, Belgique – 2 ans (360h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialisation en Pathologie et Thérapeutique dentaires (PATD). Ecole de médecine dentaire et de stomatologie (EMDS). Université catholique de Louvain (UCL). Bruxelles, Belgique – 4 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Thèse d’université pour le titre de docteur en science Dentaire. Ecole de médecine dentaire et de stomatologie (EMDS). Université catholique de Louvain (UCL). Bruxelles, Belgique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificat d’Etude Universitaire (CEU) de biostatistiques et méthodologies de base pour la recherche en biologie et en médecine. LERTIM – Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR). Aix-Marseille Université. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Personne Compétente en Radioprotection (PCR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation de la spécialisation en médecine bucco-dentaire (MBD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations specifiques  :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection. Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Formation aux Gestes d’Urgences (AFGSU2) – Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection des patients. Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection des travailleurs. Assistance Publique Hôpitaux de Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">titres et fonctions hospitalieres & universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie (OHUPR) – Pôle d’Odontologie Marseille centre, hôpital de La Timone. AP-HM, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’UF d’Odontologie Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du service OHUPR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de pôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Pôle 21 Odontologie.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice adjointe de l’Ecole de Médecine Dentaire (EMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Faculté des Sciences Médicales et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paramédicales (FSMPM), Aix-Marseille Université,  responsable de la recherche et de la santé & du</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bien-être des étudiants, responsable du TCCO6, PCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fonctions administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du Conseil Scientifique de l’Ecole de Médecine Dentaire d’Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de la discipline Sciences Anatomiques, physiologiques, biomatériaux, biophysique, imagerie (section 58.01), EMD, FSMPM, Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de Laboratoire (CDL) du laboratoire ADES CNRS EFS UMR7268.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Commission Médicale d’Etablissement (CME), APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire du bureau de la Commission Médicale d’Etablissement Locale (CMEL) Timone, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire du conseil des blocs opératoires de l’hôpital de La Timone, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission des blocs opératoires de l’APHM, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du bureau du Comité d’Hygiène, de Sécurité et des Conditions de Travail (CHSCT) de la CME de l’APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du bureau de la Commission Médicale de Groupement (CMG) du Groupement Hospitalier de Territoire (GHT) des Bouches-du-Rhône.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">societes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Collège Français de Biomatériaux Dentaires (CFBD devenu SFBD en 2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Collège National des Enseignants en Odontologie Conservatrice (CNEOC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil d’administration de la Société Française de Biomatériaux Dentaires (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorière de la Société Française de Biomatériaux Dentaires (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du prix de la bourse de recherche Michel Degrange (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’Association pour la promotion de la recherche marseillaise (APROM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fonctions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  979,5h de formation pédagogique ou 217,5 SIAPS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliation à un organisme de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7268 ADES – Anthropologie bio-culturelle, Droit, Ethique, Santé – Aix-Marseille Université / EFS /CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Pr J Chiaroni). Equipe : E2 - Anthropologie du vivant, éthique et droit de la santé (Pr P Le Coz). Axe 1 : Corps, normes, santé, épidémies (Pr A Raskin).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Adresse : Faculté de Médecine Site Nord – 51 bd Pierre Dramard – 13344 Marseille Cedex 15. Téléphone : 04 91 69 88 90. Mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques.chiaroni@efs.sante.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 chapitres d’ouvrage,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 publications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 communications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 distinctions auteur principal : G. Paffenbarger Award (IADR), Robert Frank (ADM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 distinctions co-auteur encadrant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français, Anglais : écrit, oral.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological changes in the human mandible associated with the presence of exostoses: A cross-sectional study in two archaeological populations from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.e0306501. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05385749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Aesthetic Evaluation on Videographs: An Intra-Rater and Inter-Rater Agreement Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Faure-Brac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Antezack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hadj Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dentistry Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oral Hygiene, Periodontology and Peri-implant Diseases, 10 (5), pp.87. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/dj10050087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of mandibular bone density in bruxers: the value of panoramic radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11282-022-00612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Staphylococcus aureus in the Pulp of an Endocarditis Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadou Oumarou Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Research in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/MRD.2020.05.000610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthognathic surgery on the body posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paya-Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67, pp.25-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A Release: Survey of the Composition of Dental Composite Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fron-Chabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Dentistry Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.446 - 453. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874210601610010446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Microleakage of Biodentine as a Dentin Substitute Compared to Fuji II LC in Cervical Lining Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.jad.a25690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères et résines composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vreven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept in Restorative Dentistry: LIFEDT-Light-Induced Fluorescence Evaluator for Diagnosis and Treatment: Part 2 -Treatment of Dentinal Caries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Terrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandro Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Weisrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The journal of contemporary dental practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5005/jcdp-11-1-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dual Cure Composite as Dentin Substitute on Marginal Integrity of Class II Open-Sandwich Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operative Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.150 - 156. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2341/08-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résines composites en technique directe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dual Cure Composite as Dentin Substitute on Marginal Integrity of Class II Open-Sandwich Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operative Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.150 - 156. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2341/08-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines composites. Classification. Evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les composites, 16 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the number of sections on reliability of in vitro microleakage evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D’hoore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of in Vitro Microleakage Tests: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William d'Hoore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (4), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.jad.a7482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microleakage of an experimental cement used as dentin substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de la Société Francophone de Biomatériaux Dentaires (SFBD) (26èmes journées du Collège Français de Biomatériaux Dentaires (CFBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microleakage of an experimental cement used as dentin substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone de Biomatériaux Dentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Raskin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice adjointe de l’Ecole de Médecine Dentaire (EMD) de la Faculté des Sciences Médicales et Paramédicales (FSMPM), Aix-Marseille Université, responsable de la recherche et de la santé & duBien-être des étudiants, responsable du TCCO6, PCR.Chef de service – Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie (OHUPR) – Pôle d’Odontologie Marseille centre, hôpital de La Timone. AP-HM, Marseille, France.Chef de pôle – Pôle 21 Odontologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6284-7037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">etablissements  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université – Faculté des Sciences Médicales et Paramédicales – Ecole de Médecine Dentaire - 27, boulevard Jean Moulin - 13355 Marseille cedex 05 ( : 04 86 13 68 68.  </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.raskin@univ-amu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie - Pôle d’odontologie (Pôle21 – Pavillon 5) – Hôpital de La Timone - 264, rue St Pierre - 13385 Marseille - ( : 04 91 38 59 55. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.raskin@ap-hm.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° national / N° RPPS : 55292 / 10001445260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplomes  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Licence en science dentaire (LSD). Ecole de médecine dentaire et de stomatologie (EMDS).  Mention : distinction. Université catholique de Louvain (UCL). Bruxelles, Belgique – 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Diplôme d’Etude Spécialisé (DES) en Santé publique Internationale (option recherche clinique). Ecole de santé publique (ESP). Mention : grande distinction. Université catholique de Louvain (UCL). Bruxelles, Belgique – 2 ans (360h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialisation en Pathologie et Thérapeutique dentaires (PATD). Ecole de médecine dentaire et de stomatologie (EMDS). Université catholique de Louvain (UCL). Bruxelles, Belgique – 4 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Thèse d’université pour le titre de docteur en science Dentaire. Ecole de médecine dentaire et de stomatologie (EMDS). Université catholique de Louvain (UCL). Bruxelles, Belgique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificat d’Etude Universitaire (CEU) de biostatistiques et méthodologies de base pour la recherche en biologie et en médecine. LERTIM – Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR). Aix-Marseille Université. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Personne Compétente en Radioprotection (PCR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation de la spécialisation en médecine bucco-dentaire (MBD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations specifiques  :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection. Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Formation aux Gestes d’Urgences (AFGSU2) – Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection des patients. Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection des travailleurs. Assistance Publique Hôpitaux de Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">titres et fonctions hospitalieres & universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie (OHUPR) – Pôle d’Odontologie Marseille centre, hôpital de La Timone. AP-HM, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’UF d’Odontologie Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du service OHUPR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de pôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Pôle 21 Odontologie.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice adjointe de l’Ecole de Médecine Dentaire (EMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Faculté des Sciences Médicales et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paramédicales (FSMPM), Aix-Marseille Université,  responsable de la recherche et de la santé & du</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bien-être des étudiants, responsable du TCCO6, PCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fonctions administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du Conseil Scientifique de l’Ecole de Médecine Dentaire d’Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de la discipline Sciences Anatomiques, physiologiques, biomatériaux, biophysique, imagerie (section 58.01), EMD, FSMPM, Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de Laboratoire (CDL) du laboratoire ADES CNRS EFS UMR7268.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Commission Médicale d’Etablissement (CME), APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire du bureau de la Commission Médicale d’Etablissement Locale (CMEL) Timone, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire du conseil des blocs opératoires de l’hôpital de La Timone, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission des blocs opératoires de l’APHM, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du bureau du Comité d’Hygiène, de Sécurité et des Conditions de Travail (CHSCT) de la CME de l’APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du bureau de la Commission Médicale de Groupement (CMG) du Groupement Hospitalier de Territoire (GHT) des Bouches-du-Rhône.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">societes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Collège Français de Biomatériaux Dentaires (CFBD devenu SFBD en 2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Collège National des Enseignants en Odontologie Conservatrice (CNEOC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil d’administration de la Société Française de Biomatériaux Dentaires (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorière de la Société Française de Biomatériaux Dentaires (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du prix de la bourse de recherche Michel Degrange (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’Association pour la promotion de la recherche marseillaise (APROM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fonctions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  979,5h de formation pédagogique ou 217,5 SIAPS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliation à un organisme de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7268 ADES – Anthropologie bio-culturelle, Droit, Ethique, Santé – Aix-Marseille Université / EFS /CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Pr J Chiaroni). Equipe : E2 - Anthropologie du vivant, éthique et droit de la santé (Pr P Le Coz). Axe 1 : Corps, normes, santé, épidémies (Pr A Raskin).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Adresse : Faculté de Médecine Site Nord – 51 bd Pierre Dramard – 13344 Marseille Cedex 15. Téléphone : 04 91 69 88 90. Mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques.chiaroni@efs.sante.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 chapitres d’ouvrage,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 publications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 communications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 distinctions auteur principal : G. Paffenbarger Award (IADR), Robert Frank (ADM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 distinctions co-auteur encadrant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français, Anglais : écrit, oral.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of morphological variations of mandibular bone in adult bruxers using CBCT: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0342472. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0342472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05562559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological changes in the human mandible associated with the presence of exostoses: A cross-sectional study in two archaeological populations from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.e0306501. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05385749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Aesthetic Evaluation on Videographs: An Intra-Rater and Inter-Rater Agreement Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Faure-Brac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Antezack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hadj Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dentistry Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oral Hygiene, Periodontology and Peri-implant Diseases, 10 (5), pp.87. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/dj10050087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of mandibular bone density in bruxers: the value of panoramic radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11282-022-00612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Staphylococcus aureus in the Pulp of an Endocarditis Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadou Oumarou Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Research in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/MRD.2020.05.000610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthognathic surgery on the body posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paya-Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67, pp.25-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A Release: Survey of the Composition of Dental Composite Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fron-Chabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Dentistry Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.446 - 453. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874210601610010446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Microleakage of Biodentine as a Dentin Substitute Compared to Fuji II LC in Cervical Lining Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.jad.a25690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères et résines composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vreven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept in Restorative Dentistry: LIFEDT-Light-Induced Fluorescence Evaluator for Diagnosis and Treatment: Part 2 -Treatment of Dentinal Caries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Terrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandro Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Weisrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The journal of contemporary dental practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5005/jcdp-11-1-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dual Cure Composite as Dentin Substitute on Marginal Integrity of Class II Open-Sandwich Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operative Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.150 - 156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2341/08-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dual Cure Composite as Dentin Substitute on Marginal Integrity of Class II Open-Sandwich Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operative Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.150 - 156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2341/08-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résines composites en technique directe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines composites. Classification. Evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les composites, 16 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the number of sections on reliability of in vitro microleakage evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D’hoore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of in Vitro Microleakage Tests: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William d'Hoore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (4), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.jad.a7482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microleakage of an experimental cement used as dentin substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de la Société Francophone de Biomatériaux Dentaires (SFBD) (26èmes journées du Collège Français de Biomatériaux Dentaires (CFBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microleakage of an experimental cement used as dentin substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone de Biomatériaux Dentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="477DBA54"/>
+    <w:nsid w:val="55200344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49D30291"/>
+    <w:nsid w:val="2EAEEC41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E379021E"/>
+    <w:nsid w:val="AC02C0A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="396912A5"/>
+    <w:nsid w:val="DE801BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="278EBB22"/>
+    <w:nsid w:val="BE79C222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B3F42404"/>
+    <w:nsid w:val="4E891EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A2DE5D5A"/>
+    <w:nsid w:val="926A1029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="57AF2582"/>
+    <w:nsid w:val="5E380CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F6471B74"/>
+    <w:nsid w:val="5B009C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1545,51 +1545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-raskin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-7037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.raskin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.raskin@ap-hm.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacques.chiaroni@efs.sante.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Casazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philip-Alliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure-Brac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Melloul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hadj Sa&#239;d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj10050087" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11282-022-00612-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Catherine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/MRD.2020.05.000610" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paya-Argoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raskin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiss-Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulogne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01622456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874210601610010446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Eschrich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dejou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.jad.a25690" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leprince" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leloup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vreven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raskin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Koubi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Dionne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Weisrock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jcdp-11-1-95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dejou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I About" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tassery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2341/08-29" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lehmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salomon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sabbagh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D&#8217;hoore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William d'Hoore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gonthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.jad.a7482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eschrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-raskin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-7037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.raskin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.raskin@ap-hm.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacques.chiaroni@efs.sante.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05562559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Casazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philip-Alliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0342472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure-Brac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Melloul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hadj Sa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj10050087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11282-022-00612-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/MRD.2020.05.000610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paya-Argoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raskin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBHXB95-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiss-Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulogne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.09.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD9X87FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01622456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874210601610010446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Eschrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dejou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.jad.a25690" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leprince" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vreven" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raskin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Koubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Dionne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Weisrock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jcdp-11-1-95" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dejou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I About" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tassery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2341/08-29" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salomon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sabbagh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D&#8217;hoore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William d'Hoore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gonthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.jad.a7482" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eschrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>