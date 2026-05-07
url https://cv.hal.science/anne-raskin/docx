--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Raskin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice adjointe de l’Ecole de Médecine Dentaire (EMD) de la Faculté des Sciences Médicales et Paramédicales (FSMPM), Aix-Marseille Université, responsable de la recherche et de la santé & duBien-être des étudiants, responsable du TCCO6, PCR.Chef de service – Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie (OHUPR) – Pôle d’Odontologie Marseille centre, hôpital de La Timone. AP-HM, Marseille, France.Chef de pôle – Pôle 21 Odontologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6284-7037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">etablissements  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université – Faculté des Sciences Médicales et Paramédicales – Ecole de Médecine Dentaire - 27, boulevard Jean Moulin - 13355 Marseille cedex 05 ( : 04 86 13 68 68.  </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.raskin@univ-amu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie - Pôle d’odontologie (Pôle21 – Pavillon 5) – Hôpital de La Timone - 264, rue St Pierre - 13385 Marseille - ( : 04 91 38 59 55. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.raskin@ap-hm.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° national / N° RPPS : 55292 / 10001445260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplomes  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Licence en science dentaire (LSD). Ecole de médecine dentaire et de stomatologie (EMDS).  Mention : distinction. Université catholique de Louvain (UCL). Bruxelles, Belgique – 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Diplôme d’Etude Spécialisé (DES) en Santé publique Internationale (option recherche clinique). Ecole de santé publique (ESP). Mention : grande distinction. Université catholique de Louvain (UCL). Bruxelles, Belgique – 2 ans (360h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialisation en Pathologie et Thérapeutique dentaires (PATD). Ecole de médecine dentaire et de stomatologie (EMDS). Université catholique de Louvain (UCL). Bruxelles, Belgique – 4 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Thèse d’université pour le titre de docteur en science Dentaire. Ecole de médecine dentaire et de stomatologie (EMDS). Université catholique de Louvain (UCL). Bruxelles, Belgique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificat d’Etude Universitaire (CEU) de biostatistiques et méthodologies de base pour la recherche en biologie et en médecine. LERTIM – Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR). Aix-Marseille Université. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Personne Compétente en Radioprotection (PCR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation de la spécialisation en médecine bucco-dentaire (MBD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations specifiques  :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection. Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Formation aux Gestes d’Urgences (AFGSU2) – Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection des patients. Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection des travailleurs. Assistance Publique Hôpitaux de Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">titres et fonctions hospitalieres & universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie (OHUPR) – Pôle d’Odontologie Marseille centre, hôpital de La Timone. AP-HM, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’UF d’Odontologie Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du service OHUPR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de pôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Pôle 21 Odontologie.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice adjointe de l’Ecole de Médecine Dentaire (EMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Faculté des Sciences Médicales et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paramédicales (FSMPM), Aix-Marseille Université,  responsable de la recherche et de la santé & du</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bien-être des étudiants, responsable du TCCO6, PCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fonctions administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du Conseil Scientifique de l’Ecole de Médecine Dentaire d’Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de la discipline Sciences Anatomiques, physiologiques, biomatériaux, biophysique, imagerie (section 58.01), EMD, FSMPM, Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de Laboratoire (CDL) du laboratoire ADES CNRS EFS UMR7268.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Commission Médicale d’Etablissement (CME), APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire du bureau de la Commission Médicale d’Etablissement Locale (CMEL) Timone, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire du conseil des blocs opératoires de l’hôpital de La Timone, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission des blocs opératoires de l’APHM, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du bureau du Comité d’Hygiène, de Sécurité et des Conditions de Travail (CHSCT) de la CME de l’APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du bureau de la Commission Médicale de Groupement (CMG) du Groupement Hospitalier de Territoire (GHT) des Bouches-du-Rhône.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">societes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Collège Français de Biomatériaux Dentaires (CFBD devenu SFBD en 2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Collège National des Enseignants en Odontologie Conservatrice (CNEOC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil d’administration de la Société Française de Biomatériaux Dentaires (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorière de la Société Française de Biomatériaux Dentaires (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du prix de la bourse de recherche Michel Degrange (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’Association pour la promotion de la recherche marseillaise (APROM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fonctions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  979,5h de formation pédagogique ou 217,5 SIAPS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliation à un organisme de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7268 ADES – Anthropologie bio-culturelle, Droit, Ethique, Santé – Aix-Marseille Université / EFS /CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Pr J Chiaroni). Equipe : E2 - Anthropologie du vivant, éthique et droit de la santé (Pr P Le Coz). Axe 1 : Corps, normes, santé, épidémies (Pr A Raskin).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Adresse : Faculté de Médecine Site Nord – 51 bd Pierre Dramard – 13344 Marseille Cedex 15. Téléphone : 04 91 69 88 90. Mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques.chiaroni@efs.sante.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 chapitres d’ouvrage,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 publications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 communications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 distinctions auteur principal : G. Paffenbarger Award (IADR), Robert Frank (ADM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 distinctions co-auteur encadrant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français, Anglais : écrit, oral.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of morphological variations of mandibular bone in adult bruxers using CBCT: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0342472. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0342472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05562559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological changes in the human mandible associated with the presence of exostoses: A cross-sectional study in two archaeological populations from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.e0306501. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05385749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Aesthetic Evaluation on Videographs: An Intra-Rater and Inter-Rater Agreement Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Faure-Brac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Antezack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hadj Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dentistry Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oral Hygiene, Periodontology and Peri-implant Diseases, 10 (5), pp.87. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/dj10050087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of mandibular bone density in bruxers: the value of panoramic radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11282-022-00612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Staphylococcus aureus in the Pulp of an Endocarditis Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadou Oumarou Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Research in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/MRD.2020.05.000610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthognathic surgery on the body posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paya-Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67, pp.25-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A Release: Survey of the Composition of Dental Composite Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fron-Chabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Dentistry Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.446 - 453. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874210601610010446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Microleakage of Biodentine as a Dentin Substitute Compared to Fuji II LC in Cervical Lining Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.jad.a25690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères et résines composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vreven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept in Restorative Dentistry: LIFEDT-Light-Induced Fluorescence Evaluator for Diagnosis and Treatment: Part 2 -Treatment of Dentinal Caries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Terrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandro Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Weisrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The journal of contemporary dental practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5005/jcdp-11-1-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dual Cure Composite as Dentin Substitute on Marginal Integrity of Class II Open-Sandwich Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operative Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.150 - 156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2341/08-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dual Cure Composite as Dentin Substitute on Marginal Integrity of Class II Open-Sandwich Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operative Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.150 - 156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2341/08-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résines composites en technique directe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines composites. Classification. Evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les composites, 16 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the number of sections on reliability of in vitro microleakage evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D’hoore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of in Vitro Microleakage Tests: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William d'Hoore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (4), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.jad.a7482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microleakage of an experimental cement used as dentin substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de la Société Francophone de Biomatériaux Dentaires (SFBD) (26èmes journées du Collège Français de Biomatériaux Dentaires (CFBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microleakage of an experimental cement used as dentin substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone de Biomatériaux Dentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Raskin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice adjointe de l’Ecole de Médecine Dentaire (EMD) de la Faculté des Sciences Médicales et Paramédicales (FSMPM), Aix-Marseille Université, responsable de la recherche et de la santé & duBien-être des étudiants, responsable du TCCO6, PCR.Chef de service – Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie (OHUPR) – Pôle d’Odontologie Marseille centre, hôpital de La Timone. AP-HM, Marseille, France.Chef de pôle – Pôle 21 Odontologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6284-7037</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">etablissements  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université – Faculté des Sciences Médicales et Paramédicales – Ecole de Médecine Dentaire - 27, boulevard Jean Moulin - 13355 Marseille cedex 05 ( : 04 86 13 68 68.  </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.raskin@univ-amu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie - Pôle d’odontologie (Pôle21 – Pavillon 5) – Hôpital de La Timone - 264, rue St Pierre - 13385 Marseille - ( : 04 91 38 59 55. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.raskin@ap-hm.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° national / N° RPPS : 55292 / 10001445260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diplomes  :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Licence en science dentaire (LSD). Ecole de médecine dentaire et de stomatologie (EMDS).  Mention : distinction. Université catholique de Louvain (UCL). Bruxelles, Belgique – 5 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Diplôme d’Etude Spécialisé (DES) en Santé publique Internationale (option recherche clinique). Ecole de santé publique (ESP). Mention : grande distinction. Université catholique de Louvain (UCL). Bruxelles, Belgique – 2 ans (360h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialisation en Pathologie et Thérapeutique dentaires (PATD). Ecole de médecine dentaire et de stomatologie (EMDS). Université catholique de Louvain (UCL). Bruxelles, Belgique – 4 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Thèse d’université pour le titre de docteur en science Dentaire. Ecole de médecine dentaire et de stomatologie (EMDS). Université catholique de Louvain (UCL). Bruxelles, Belgique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Certificat d’Etude Universitaire (CEU) de biostatistiques et méthodologies de base pour la recherche en biologie et en médecine. LERTIM – Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR). Aix-Marseille Université. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Personne Compétente en Radioprotection (PCR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Validation de la spécialisation en médecine bucco-dentaire (MBD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations specifiques  :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection. Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Formation aux Gestes d’Urgences (AFGSU2) – Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection des patients. Université de la Méditerranée Aix-Marseille II. Marseille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Attestation de Radio protection des travailleurs. Assistance Publique Hôpitaux de Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">titres et fonctions hospitalieres & universitaires :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Service d’Odontologie Hospitalière, Urgences, Prévention & Radiologie (OHUPR) – Pôle d’Odontologie Marseille centre, hôpital de La Timone. AP-HM, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’UF d’Odontologie Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du service OHUPR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de pôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Pôle 21 Odontologie.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice adjointe de l’Ecole de Médecine Dentaire (EMD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Faculté des Sciences Médicales et</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paramédicales (FSMPM), Aix-Marseille Université,  responsable de la recherche et de la santé & du</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bien-être des étudiants, responsable du TCCO6, PCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fonctions administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du Conseil Scientifique de l’Ecole de Médecine Dentaire d’Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de la discipline Sciences Anatomiques, physiologiques, biomatériaux, biophysique, imagerie (section 58.01), EMD, FSMPM, Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de Laboratoire (CDL) du laboratoire ADES CNRS EFS UMR7268.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Commission Médicale d’Etablissement (CME), APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire du bureau de la Commission Médicale d’Etablissement Locale (CMEL) Timone, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire du conseil des blocs opératoires de l’hôpital de La Timone, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission des blocs opératoires de l’APHM, APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du bureau du Comité d’Hygiène, de Sécurité et des Conditions de Travail (CHSCT) de la CME de l’APHM, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre suppléante du bureau de la Commission Médicale de Groupement (CMG) du Groupement Hospitalier de Territoire (GHT) des Bouches-du-Rhône.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">societes scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Collège Français de Biomatériaux Dentaires (CFBD devenu SFBD en 2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Collège National des Enseignants en Odontologie Conservatrice (CNEOC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil d’administration de la Société Française de Biomatériaux Dentaires (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorière de la Société Française de Biomatériaux Dentaires (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du prix de la bourse de recherche Michel Degrange (SFBD).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’Association pour la promotion de la recherche marseillaise (APROM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fonctions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  979,5h de formation pédagogique ou 217,5 SIAPS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliation à un organisme de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7268 ADES – Anthropologie bio-culturelle, Droit, Ethique, Santé – Aix-Marseille Université / EFS /CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Pr J Chiaroni). Equipe : E2 - Anthropologie du vivant, éthique et droit de la santé (Pr P Le Coz). Axe 1 : Corps, normes, santé, épidémies (Pr A Raskin).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Adresse : Faculté de Médecine Site Nord – 51 bd Pierre Dramard – 13344 Marseille Cedex 15. Téléphone : 04 91 69 88 90. Mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques.chiaroni@efs.sante.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 chapitres d’ouvrage,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 publications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 communications,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 distinctions auteur principal : G. Paffenbarger Award (IADR), Robert Frank (ADM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 distinctions co-auteur encadrant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">langues :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français, Anglais : écrit, oral.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of morphological variations of mandibular bone in adult bruxers using CBCT: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0342472. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0342472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05562559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological changes in the human mandible associated with the presence of exostoses: A cross-sectional study in two archaeological populations from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.e0306501. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05385749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile Aesthetic Evaluation on Videographs: An Intra-Rater and Inter-Rater Agreement Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Faure-Brac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Antezack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Melloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hadj Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dentistry Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oral Hygiene, Periodontology and Peri-implant Diseases, 10 (5), pp.87. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/dj10050087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of mandibular bone density in bruxers: the value of panoramic radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philip-Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11282-022-00612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Staphylococcus aureus in the Pulp of an Endocarditis Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadou Oumarou Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gouriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Research in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/MRD.2020.05.000610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthognathic surgery on the body posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paya-Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67, pp.25-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper aerodigestive tract cancer and oral health status before radiotherapy: A cross-sectional study of 154 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Weiss-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A Release: Survey of the Composition of Dental Composite Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dursun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fron-Chabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Dentistry Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.446 - 453. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874210601610010446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Microleakage of Biodentine as a Dentin Substitute Compared to Fuji II LC in Cervical Lining Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.jad.a25690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept in Restorative Dentistry: LIFEDT-Light-Induced Fluorescence Evaluator for Diagnosis and Treatment: Part 2 -Treatment of Dentinal Caries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Terrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandro Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Weisrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The journal of contemporary dental practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5005/jcdp-11-1-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères et résines composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vreven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dual Cure Composite as Dentin Substitute on Marginal Integrity of Class II Open-Sandwich Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operative Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.150 - 156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2341/08-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résines composites en technique directe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dual Cure Composite as Dentin Substitute on Marginal Integrity of Class II Open-Sandwich Restorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Koubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operative Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.150 - 156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2341/08-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines composites. Classification. Evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les composites, 16 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the number of sections on reliability of in vitro microleakage evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tassery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D’hoore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of in Vitro Microleakage Tests: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William d'Hoore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dejou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (4), pp.295-308. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.jad.a7482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microleakage of an experimental cement used as dentin substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de la Société Francophone de Biomatériaux Dentaires (SFBD) (26èmes journées du Collège Français de Biomatériaux Dentaires (CFBD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microleakage of an experimental cement used as dentin substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Eschrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dejou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone de Biomatériaux Dentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55200344"/>
+    <w:nsid w:val="E7CC6388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EAEEC41"/>
+    <w:nsid w:val="325039D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AC02C0A0"/>
+    <w:nsid w:val="0779AF5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DE801BEE"/>
+    <w:nsid w:val="0DFB65B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BE79C222"/>
+    <w:nsid w:val="25D2083A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4E891EE9"/>
+    <w:nsid w:val="B3348288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="926A1029"/>
+    <w:nsid w:val="51850AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5E380CD3"/>
+    <w:nsid w:val="516DE3B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5B009C6A"/>
+    <w:nsid w:val="B349837E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1545,51 +1545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-raskin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-7037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.raskin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.raskin@ap-hm.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacques.chiaroni@efs.sante.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05562559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Casazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philip-Alliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0342472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure-Brac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Melloul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hadj Sa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj10050087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11282-022-00612-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/MRD.2020.05.000610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paya-Argoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raskin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBHXB95-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiss-Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulogne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.09.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD9X87FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01622456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874210601610010446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Eschrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dejou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.jad.a25690" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leprince" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vreven" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raskin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Koubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Dionne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Weisrock" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jcdp-11-1-95" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dejou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I About" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tassery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2341/08-29" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467891v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salomon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sabbagh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D&#8217;hoore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William d'Hoore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gonthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.jad.a7482" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eschrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-raskin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6284-7037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.raskin@univ-amu.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.raskin@ap-hm.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacques.chiaroni@efs.sante.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05562559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Casazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philip-Alliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0342472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03754431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Faure-Brac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Melloul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hadj Sa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dj10050087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11282-022-00612-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/MRD.2020.05.000610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02187377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paya-Argoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raskin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFBHXB95-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weiss-Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulogne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2017.09.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD9X87FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01622456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874210601610010446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Eschrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dejou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad About" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.jad.a25690" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Koubi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Dionne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Weisrock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5005/jcdp-11-1-95" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leprince" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vreven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Weiss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raskin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Koubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dejou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I About" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tassery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2341/08-29" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lehmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salomon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sabbagh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tassery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D&#8217;hoore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William d'Hoore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gonthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.jad.a7482" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eschrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>