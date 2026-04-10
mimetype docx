--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -204,2577 +204,2655 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Vie dans les plis : l’utérus marial dans quelques sermons catholiques français du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.231-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/1505-9065.21.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement de la persuasion dans les Provinciales et dans les Pensées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia (Osaka, 1953)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.217-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire voir l’histoire: enjeux théoriques et pratiques aux XVII e et XVIII e siècles. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paschoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 79 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3828/fs.2025.79.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Expérience, écriture, transmission. Les pratiques de Florin Périer »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cantillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04938884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Massillon, Petit carême. Édition de Sophie Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 78 (2), pp.331-332. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knae020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rhétorique, carrefour des sciences humaines et sociales : le genre des oraisons funèbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 211 (3), pp.72-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/litt.211.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dans le lit même de son époux » : le prédicateur et le Dieu jaloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 295 (2), pp.243-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.222.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dialogue tourmenté : Bossuet et l’Angleterre, l’Angleterre et Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moriarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bossuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.19-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12552-5.p.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12552-5.p.0019⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03931969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Bossuet vénitien ? La représentation de la Réforme protestante dans l’édition Albrizzi des œuvres complètes de Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bossuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.69-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ribreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38, pp.387-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/episteme.9197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oraison funèbre, ou comment ne pas s’en débarrasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°187 (1), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeti.187.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marbre et la cendre. L’oraison funèbre (1643-1715)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des remarques de Reggio (1612) sur le genre orné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhetorique.709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « douleur publique » des oraisons funèbres, une douleur sans plainte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), p. 68-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'oral à l'écrit: les Sermons du Père Coton &amp;quot;réduits par l'auteur en forme de méditations&amp;quot;, ou l'usage du paragraphe dans le livre de dévotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Voyages, rencontres, échanges au XVIIe siècle: Marseille carrefour</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture. A Rebours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bossuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.69-87</w:t>
+              <w:t xml:space="preserve">, 2015, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgílio no púlpito: Bossuet, a antiguidade pagã e o “sagrado canal” da pregação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (49), pp.17-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pleurer ou ne pas pleurer ? ou : des difficultés de convertir l'oraison funèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XLII (82), pp.125-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early modern (or not) ? Une réponse à Mitchell Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Forment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tabeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions (mouvement-transitions.fr)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand dire, c’est taire : l’ « effet de sourdine » racinien : stylistique ou rhétorique ? », : &amp;quot;Racine et la rhétorique&amp;quot;, dir. Ch. Noille-Clauzade.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Racine et la rhétorique : exercices sur pièces</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives dépravées, perspectives rectifiées : l’histoire universelle peinte par Bossuet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'Oeil classique, 82, pp.201-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvage ou bon sauvage? Le paysan chez Jean-Pierre Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.127-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêtres des grands et prêtres des champs: stations d'apparat et missions rurales au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bossuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L'éloquence de la chaire à l'âge classique, 2 (supplément), pp.41-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bossuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, "L'éloquence de la chaire à l'âge classique", 2 (supplément), pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre des citations bibliques dans la Politique de Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bossuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bossuet en politique, 36, pp.62-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bossuet prédicateur et la rhétorique des peintures : un héritage problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Littérature et Eloquence, pp.45-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysisme et gallicanisme : la figure de l'évêque selon Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Références et modèles dans la culture gallicane : droit, théologie, histoire, 3 (226), pp.413-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.7272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles et contre-modèles de la polémique religieuse selon Saint-Simon : la querelle du quiétisme dans les Mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Saint-Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bossuet et la rhétorique de l'autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 160</w:t>
+              <w:t xml:space="preserve">, 2007, 112, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corps démembré au corps restauré : ferments stylistiques de l’unité textuelle dans les Chrestiennes meditations de Théodore de Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista di storia e letteratura religiosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.625-643</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soleil et le miroir. Bossuet traducteur dans les &amp;quot;Méditations sur l’Évangile&amp;quot; et les &amp;quot;Élévations sur les Mystères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Voyages, rencontres, échanges au XVIIe siècle: Marseille carrefour</w:t>
+              <w:t xml:space="preserve">Cahiers de Philosophie et de Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’autorité est-elle soluble dans la modernité ? Paradoxes de la réception de Bossuet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'esprit créateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (2), p. 68-88</w:t>
+              <w:t xml:space="preserve">Conférence (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19, pp.301-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut et le rôle du modèle hébreu dans Les Mœurs des Israélites de Claude Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Bossuet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6</w:t>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Port-Royal et le peuple d’Israël 53, pp.239-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal, de la polémique à l’apologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (49), pp.17-34</w:t>
+              <w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25, pp.4-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...281 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mêler mille personnages divers, faire le docteur et le prophète &amp;quot; : l’ethos de Bossuet orateur dans le Carême du Louvre et dans les Oraisons funèbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, L'Oeil classique, 82, pp.201-218</w:t>
+              <w:t xml:space="preserve">, 2002, 46, pp.55-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...974 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2784,305 +2862,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat Bossuet/Leibniz : deux éthiques de la controverse à l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rapport éthique au discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Siouffi, Gilles; Guérin, Charles ; Sorlin, Sandrine, Apr 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique d’exposition dans la controverse anti-protestante du second XVIIe siècle : irénisme ou violence ? L’exemple de Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concordia discors. 41e congrès annuel de la Société nord-américaine du XVIIe siècle Littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goldwin, Henriette; Bolduc, Benoît, 2009, New York, États-Unis. pp.55-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intertextualité païenne dans les œuvres oratoires de Bossuet : statut et fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bossuet. Colloque du Tricentenaire (1704-2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp. 231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du juge dans les Provinciales et les Pensées de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e congrès annuel de la North American Society for Seventeenth-Century French Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Tempe, United States. pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3092,4456 +3170,4534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur l’âme en Nouvelle-France. Histoire des spiritualités individuelles et collectives en espace colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McGill University Press, 2024, McGill-Queen's Studies in Early Canada / Avant le Canada, 9780228021360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indignation entre polémique et controverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Grinshpun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses universitaires de la Sorbonne. 2022, 9782379060717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03543672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je ne vois qu'infini&amp;quot;. Littérature et théologie à l'âge classique. Mélanges en l'honneur de Gérard Ferreyrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Cagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 750 p., 2022, 978-2-7453-5893-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres complètes. Tome XVI B 1767-1770</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grześkowiak-Krwawicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hammann - Décoppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2021, 978-2-406-10781-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer les oeuvres complètes (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des Textes Français Modernes, 2020, 978-2-86503-313-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03933916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal History and the Making of the Global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hall Bjørnstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Jordheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2018, 9780367588953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429455810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réceptions de Bossuet au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, 6, 2015, Revue Bossuet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bossuet et la rhétorique de l'autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue commune et changement de normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Cagnat</w:t>
+                <w:t xml:space="preserve">Yana Grinshpun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Plazenet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.520, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éloquence de la chaire à l'âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolin. 2, 173 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Eloquence de la chaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Campagne des Provinciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, 750 p., 2022, 978-2-7453-5893-6</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">58, 2008, Chroniques de Port-Royal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sermons de Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2021, 978-2-406-10781-1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...677 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is There One Jesuit Style? The Example of Seventeenth-Century French Funeral Orations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jesuit Rhetoric across Space and Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.255-271, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004744516_013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« invention » de Fénelon prédicateur. Enjeux stylistiques et rhétoriques au xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stiker-Métral (Charles-Olivier); Trémolières (François). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures et Figures de Fénelon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.123-140, 2023, 978-2-406-14491-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14491-5.p.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giudici giusti, giudici ingiusti nelle Provinciali e nei Pensieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Vita Romeo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Nessun è più felice di un vero cristiano » 1623-2023. A 400 anni dalla nascita di Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studium edizioni, 2023, 97888382531578838253153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réputation de Fénelon prédicateur au XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-Olivier Stiker-Métral; François Trémolières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures et figures de Fénelon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.123-140, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Providence, Renaissance Idea of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Renaissance Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.2690-2694, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14169-5_1038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néologie et polémique : les “mots nouveaux” dans les controverses religieuses de l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cagnat Constance; Plazenet Laurence; Régent-Susini Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et théologie à l’âge classique : hommage à Gérard Ferreyrolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.247-260, 2022, 9782745358936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indignation, entre émotion et construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Grinshpun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grinshpun Yana; Régent-Susini Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Indignation entre polémique et controverse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-24, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make exemplarity with secret virtues: funeral sermon and its challenges in early modern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Green Michael; Nørgaard Lars Cyril; Bruun Mette Birkedal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.179-193, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004153073_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funeral Sermons in Seventeenth-Century French Letters and Diaries: The Building of a Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Meere Michael; McKonnel Kelly F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de maître. Studies in Honour of John D. Lyons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.389-402, 2021, 9781789971453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">édition critique de Rousseau, &amp;quot;Epitaphe de deux amants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berchtold, Jacques; Seité, Yannick; Jacob, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau (Jean-Jacques) - Œuvres complètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome XVI B. 1767-1770,, Classiques Garnier, pp.203-210, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions du mourant, émotions des vivants : faire communauté autour de l’oraison funèbre en France au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bastien Pascal; Deruelle Benjamin; Roy Lise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions en bataille XVIe-XVIIIe siècle. Sentiments, sensibilités et communautés d’émotions de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.245-258, 2021, 9791037007209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Meere Michael; McKonnel Kelly F. </w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convertir l'aversio ? L'apostrophe dans l'oraison funèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noille Christine; Louette-Delouince Christiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coups de maître. Studies in Honour of John D. Lyons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.387-396, 2020, 978-2-406-10393-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10393-6.p.0387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuscrit, une leçon de style ? L’exemple du Sermon sur le Jugement dernier de Bossuet (1665), genèse du style et style de genèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bombart Mathilde; Cornic Sylvain; Keller-Rahbé Edwige; Rosellini Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« À qui lira ». Littérature, livre et librairie en France au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 222, Günter Narr, pp.665-76, 2020, 978-3-8233-8423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Noille Christine; Louette-Delouince Christiane. </w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvre-monument, œuvre-mouvement : éditer les œuvres complètes des auteurs des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desan, Philippe; Régent-Susini, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10393-6.p.0387⟩</w:t>
+              <w:t xml:space="preserve">Éditer les œuvres complètes (XVIe et XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STFM, pp.7-19, 2019, 978-2-406-10004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10004-1.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Probability to the Sublime(s): Early Modern Jesuit rhetoric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casalini Cristiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jesuit Philosophy on the Eve of Modernity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.73-94, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004394414_005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a baroque style of preaching in 17th-century France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Handbook of the Baroque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 642-663, 2019, 0190678445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un anti-théâtre ? Prédication et voix du public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gros de Gasquet, Julia; Nancy, Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du public. Manifestations sonores du spectateur en France aux 17e et 18e siècles en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-173, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépaysement et détours d’une scénographie édifiante : le converti des Relations jésuites, un prédicateur sans ministère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vaillancourt Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix autochtones dans les écrits de la Nouvelle-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.265-290, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.taill.2019.01.0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du discours au textus ? La polyphonie dans les oraisons funèbres de Bossuet, entre écriture et oralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubert, Gabriel; Heneveld, Amy; Meli, Cinthia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Éloquence de la chaire entre écriture et oralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.183-202, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal History and the Making of the Global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall Bjornstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Jordheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bjornstad, Hall; Jordheim, Helge; Régent-Susini, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universal History and the Making of the Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-11, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’œil, œil de l’histoire : Can We See Universal History?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bjornstad, Hall; Jordheim, Helge; Régent-Susini, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universal History and the Making of the Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.116-132, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du discours au &amp;quot;textus&amp;quot;? La polyphonie dans les oraisons funèbres de Bossuet, entre écriture et oralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Aubert, A. Heneveld et C. Meli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Éloquence de la chaire entre écriture et oralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.183-202, 2018, L’Éloquence de la chaire entre écriture et oralité, actes du colloque de Genève, 11-12 septembre 2014, Paris, Honoré Champion, « Colloques, congrès et conférences – le classicisme »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sang au sentiment ? Sémantique lexicale et contextes d’apparition du mot émotion dans la prédication du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferrer, Véronique; Ramond, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Langue des émotions. XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.159-178, 2017, 978-2-406-06251-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06251-6.p.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5: &amp;quot;Tears for Fears: Mission Preaching in Seventeenth-Century France - a Double Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Twomey, leslie; Cohen, Tom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spoken Word and Social Practice: Orality in Europe (1400-1700)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.185-205, 2015, Medieval and Renaissance Authors and Texts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’éloquence de la chaire à l’éloquence révolutionnaire : ancienne rhétorique et nouvelle doxa dans les discours funéraires de l’abbé Grégoire prêtre et jacobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Éloquence ecclésiastique de la pré-Réforme aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2015, L’Éloquence ecclésiastique de la pré-Réforme aux Lumières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Irénisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théologie. Une anthologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, 2013, « Les Temps modernes (1600-1750) [Le faire croire en crise] »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apologétique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pitassi, Maria-Christina; Hurel, Daniel-Odon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théologie. Une anthologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, 2013, « Les Temps modernes (1600-1750) [Le faire croire en crise] »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Orthodoxie confessionnelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pitassi, Maria-Christina; Hurel, Daniel-Odon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théologie. Une anthologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, 2013, « Les Temps modernes (1600-1750) [Le faire croire en crise] »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious Discourse and Legal Discourse in 17th-century France: the Example of Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hammond, Nicholas; Moriarty, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evocations of Eloquence: Rhetoric, Literature and Religion in Early Modern France. Essays in Honour of Peter Bayley </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2012, Medieval and Early Modern French Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">édition critique de Jean-Jacques Rousseau, « Oraison funebre de S.A.S. Monseigneur le duc d’Orleans »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berchtold, Jacques; Seité, Yannick; Jacob, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeuvres complètes (édition du Tricentenaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, 2012, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Oraison funebre d’Isabelle Guyenet » (1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berchtold, Jacques; S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Jacques Rousseau, Oeuvres complètes. Edition du Tricentenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pédagogie à l’apologétique : le Discours sur l’histoire universelle de Bossuet et ses récritures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pinto-Mathieu, Elisabeth; Boisson, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Apologétique chrétienne. Expressions de la pensée religieuse, de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre langue commune et entreprise de normalisation : Bossuet et la question de l’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Branca-Rosoff, Sonia; Fournier, Jean-Marie; Grinshpun, Yana; Régent-Susini, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue commune et changements de normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.307-319, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment peut-on parler turc? Langue(s) et parole dans les écrits rédigés par les voyageurs français dans l'empire ottoman au XVIIe siècle: asianisme et atticisme au Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duprat, Anne; Khadhar, Hedia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient baroque, Orient classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouchêne, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre II. Étude stylistique. L’éloquence judiciaire (Mithridate, IV, 4, v. 1323-1354)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Racine, l’alchimie du tragique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">article « Tartuffe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vauchez, André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du christianisme. Figures, temps, lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autorité en quête d'auteur ? L'(anti-)rhétorique d'exposition chez Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouju, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et autorité. Exercice, partage, contestation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-57, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclat et le silence : de Bossuet à Lakoff, une clarté anti-conversationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hummel, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exotérisme(s). Études sur les ressorts de la clarté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philologicum, pp.177-188, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre souvenance et semblance : archaïsmes lexicaux et sémantiques dans l’œuvre de Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Macé, Stéphane; Himy, Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stylistique de l’archaïsme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.229-246, 2010, Stylistique de l’archaïsme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IV. Question de grammaire : les participes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Racine ou l'alchimie du tragique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bossuet sermonnaire : une étude génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dandrey, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génétique matérielle, génétique virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Laval, pp.71-95, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rire des erreurs des hommes » : les procédés comiques dans les Provinciales de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. A. Régent-Susini et L. Susini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chroniques de Port-Royal: La Campagne des Provinciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Amis de Port-Royal, pp.257-268, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Dieu de Pascal au Dieu de Jean-Jacques, itinéraire d’une âme féminine à la veille de la Révolution : Madame Roland par elle-même, dans ses Mémoires et dans ses Lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Whelan, Ruth; Tribout, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrating the self / L’Écriture de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.261-275, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La geôle et l’habit : imaginaire de la vêture dans les sermons de Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Landry, Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des beaux sermons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (1), Cahiers du GADGES, pp.249-266, 2006, Le Temps des beaux sermons, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/gadge.2006.884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand style dans le Carême du Louvre de Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peureux, Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures des sermons de Bossuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-59, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7551,91 +7707,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contemplation et l’essor : poétique de la citation dans les Élévations sur les Mystères&amp;quot;, in Bossuet en contexte(s), dir. Béatrice Guion, Leiden, Brill, à paraître.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7645,368 +7801,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire voir l’Histoire (XVIIe-XVIIIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paschoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79 (1), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bossuet et l'Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moriarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trouchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le combat de la chaire. Prédication et polémique de l'Antiquité au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ribreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/episteme.8477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03933918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'éloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercices de rhétorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhetorique.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8016,181 +8172,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of the Bible and its Reception, vol. 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bossuet (Jacques-Bénigne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, http://publictionnaire.huma-num.fr/notice/bossuet-jacques-benigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8258,51 +8414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01A5E464"/>
+    <w:nsid w:val="B41CBB1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8489,51 +8645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-regent-susini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0492-2710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078995426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5101202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008014897X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.1.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent Susini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05400943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knae020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.211.0072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moriarty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12552-5.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ribreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9197" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.709" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7272" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Palacios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Grinshpun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grze&#347;kowiak-Krwawicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hammann - D&#233;coppet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Jordheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429455810" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5.p.0123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14169-5_1038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004153073_009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10393-6.p.0387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394414_005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.taill.2019.01.0265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bjornstad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06251-6.p.0159" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456437v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456398v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456445v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2006.884" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trouchaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933918v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8477" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.586" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946243v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-regent-susini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0492-2710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078995426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5101202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008014897X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.21.12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.1.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent Susini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05400943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knae020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.211.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moriarty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12552-5.p.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ribreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.709" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Palacios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Grinshpun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grze&#347;kowiak-Krwawicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hammann - D&#233;coppet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Jordheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429455810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516_013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5.p.0123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14169-5_1038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004153073_009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10393-6.p.0387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394414_005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.taill.2019.01.0265" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bjornstad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06251-6.p.0159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2006.884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trouchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8477" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.586" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>