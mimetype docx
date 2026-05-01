--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -316,381 +316,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire voir l’histoire: enjeux théoriques et pratiques aux XVII e et XVIII e siècles. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Paschoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/fs.2025.79.1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Expérience, écriture, transmission. Les pratiques de Florin Périer »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04938884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mouvement de la persuasion dans les Provinciales et dans les Pensées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia (Osaka, 1953)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Massillon, Petit carême. Édition de Sophie Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 79 (1), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3828/fs.2025.79.1.1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 78 (2), pp.331-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knae020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">« Expérience, écriture, transmission. Les pratiques de Florin Périer »,</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rhétorique, carrefour des sciences humaines et sociales : le genre des oraisons funèbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 211 (3), pp.72-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -724,51 +724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dans le lit même de son époux » : le prédicateur et le Dieu jaloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 295 (2), pp.243-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -887,265 +887,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ribreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.387-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.9197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oraison funèbre, ou comment ne pas s’en débarrasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°187 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.187.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un Bossuet vénitien ? La représentation de la Réforme protestante dans l’édition Albrizzi des œuvres complètes de Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bossuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.69-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931970v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-03256633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marbre et la cendre. L’oraison funèbre (1643-1715)</w:t>
               </w:r>
@@ -1272,165 +1272,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'oral à l'écrit: les Sermons du Père Coton &amp;quot;réduits par l'auteur en forme de méditations&amp;quot;, ou l'usage du paragraphe dans le livre de dévotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Voyages, rencontres, échanges au XVIIe siècle: Marseille carrefour</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « douleur publique » des oraisons funèbres, une douleur sans plainte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit créateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (2), p. 68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458768v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01456429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture. A Rebours.</w:t>
               </w:r>
@@ -3772,252 +3772,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éloquence de la chaire à l'âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolin. 2, 173 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bossuet et la rhétorique de l'autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue commune et changement de normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Grinshpun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.520, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00736598v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01483285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Eloquence de la chaire</w:t>
               </w:r>
@@ -4573,736 +4573,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Néologie et polémique : les “mots nouveaux” dans les controverses religieuses de l’âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cagnat Constance; Plazenet Laurence; Régent-Susini Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et théologie à l’âge classique : hommage à Gérard Ferreyrolles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.247-260, 2022, 9782745358936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indignation, entre émotion et construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Grinshpun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grinshpun Yana; Régent-Susini Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Indignation entre polémique et controverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-24, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Providence, Renaissance Idea of</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Renaissance Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.2690-2694, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-14169-5_1038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Cagnat Constance; Plazenet Laurence; Régent-Susini Anne. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">édition critique de Rousseau, &amp;quot;Epitaphe de deux amants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berchtold, Jacques; Seité, Yannick; Jacob, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et théologie à l’âge classique : hommage à Gérard Ferreyrolles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.247-260, 2022, 9782745358936</w:t>
+              <w:t xml:space="preserve">Rousseau (Jean-Jacques) - Œuvres complètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome XVI B. 1767-1770,, Classiques Garnier, pp.203-210, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Grinshpun Yana; Régent-Susini Anne. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions du mourant, émotions des vivants : faire communauté autour de l’oraison funèbre en France au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bastien Pascal; Deruelle Benjamin; Roy Lise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Indignation entre polémique et controverse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-24, 2022</w:t>
+              <w:t xml:space="preserve">Émotions en bataille XVIe-XVIIIe siècle. Sentiments, sensibilités et communautés d’émotions de la première modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.245-258, 2021, 9791037007209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funeral Sermons in Seventeenth-Century French Letters and Diaries: The Building of a Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Meere Michael; McKonnel Kelly F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coups de maître. Studies in Honour of John D. Lyons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.389-402, 2021, 9781789971453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make exemplarity with secret virtues: funeral sermon and its challenges in early modern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Green Michael; Nørgaard Lars Cyril; Bruun Mette Birkedal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.179-193, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004153073_009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Meere Michael; McKonnel Kelly F. </w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuscrit, une leçon de style ? L’exemple du Sermon sur le Jugement dernier de Bossuet (1665), genèse du style et style de genèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bombart Mathilde; Cornic Sylvain; Keller-Rahbé Edwige; Rosellini Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coups de maître. Studies in Honour of John D. Lyons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.389-402, 2021, 9781789971453</w:t>
+              <w:t xml:space="preserve">« À qui lira ». Littérature, livre et librairie en France au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 222, Günter Narr, pp.665-76, 2020, 978-3-8233-8423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertir l'aversio ? L'apostrophe dans l'oraison funèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noille Christine; Louette-Delouince Christiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.387-396, 2020, 978-2-406-10393-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10393-6.p.0387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10393-6.p.0387⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03946129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Bombart Mathilde; Cornic Sylvain; Keller-Rahbé Edwige; Rosellini Michèle. </w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Probability to the Sublime(s): Early Modern Jesuit rhetoric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casalini Cristiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« À qui lira ». Littérature, livre et librairie en France au XVIIe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jesuit Philosophy on the Eve of Modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.73-94, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004394414_005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un anti-théâtre ? Prédication et voix du public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gros de Gasquet, Julia; Nancy, Sarah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix du public. Manifestations sonores du spectateur en France aux 17e et 18e siècles en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-173, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a baroque style of preaching in 17th-century France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Handbook of the Baroque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 642-663, 2019, 0190678445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépaysement et détours d’une scénographie édifiante : le converti des Relations jésuites, un prédicateur sans ministère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vaillancourt Luc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix autochtones dans les écrits de la Nouvelle-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.265-290, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.taill.2019.01.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvre-monument, œuvre-mouvement : éditer les œuvres complètes des auteurs des XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5312,399 +5635,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desan, Philippe; Régent-Susini, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer les œuvres complètes (XVIe et XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STFM, pp.7-19, 2019, 978-2-406-10004-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10004-1.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946118v1</w:t>
-              </w:r>
-[...321 lines deleted...]
-                <w:t xml:space="preserve">hal-03946111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du discours au textus ? La polyphonie dans les oraisons funèbres de Bossuet, entre écriture et oralité</w:t>
               </w:r>
@@ -6295,319 +6295,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Apologétique »</w:t>
+                <w:t xml:space="preserve">« Orthodoxie confessionnelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pitassi, Maria-Christina; Hurel, Daniel-Odon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théologie. Une anthologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, 2013, « Les Temps modernes (1600-1750) [Le faire croire en crise] »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456621v1</w:t>
+                <w:t xml:space="preserve">hal-01456618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Orthodoxie confessionnelle »</w:t>
+                <w:t xml:space="preserve">« Apologétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pitassi, Maria-Christina; Hurel, Daniel-Odon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théologie. Une anthologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, 2013, « Les Temps modernes (1600-1750) [Le faire croire en crise] »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456618v1</w:t>
+                <w:t xml:space="preserve">hal-01456621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">édition critique de Jean-Jacques Rousseau, « Oraison funebre de S.A.S. Monseigneur le duc d’Orleans »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berchtold, Jacques; Seité, Yannick; Jacob, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres complètes (édition du Tricentenaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2012, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious Discourse and Legal Discourse in 17th-century France: the Example of Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hammond, Nicholas; Moriarty, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evocations of Eloquence: Rhetoric, Literature and Religion in Early Modern France. Essays in Honour of Peter Bayley </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2012, Medieval and Early Modern French Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456439v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01456623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Oraison funebre d’Isabelle Guyenet » (1765)</w:t>
               </w:r>
@@ -6806,530 +6806,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre II. Étude stylistique. L’éloquence judiciaire (Mithridate, IV, 4, v. 1323-1354)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Racine, l’alchimie du tragique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">article « Tartuffe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vauchez, André. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du christianisme. Figures, temps, lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autorité en quête d'auteur ? L'(anti-)rhétorique d'exposition chez Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouju, Emmanuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et autorité. Exercice, partage, contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-57, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éclat et le silence : de Bossuet à Lakoff, une clarté anti-conversationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hummel, Pascale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exotérisme(s). Études sur les ressorts de la clarté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philologicum, pp.177-188, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre souvenance et semblance : archaïsmes lexicaux et sémantiques dans l’œuvre de Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Macé, Stéphane; Himy, Laure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stylistique de l’archaïsme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.229-246, 2010, Stylistique de l’archaïsme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IV. Question de grammaire : les participes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Racine ou l'alchimie du tragique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment peut-on parler turc? Langue(s) et parole dans les écrits rédigés par les voyageurs français dans l'empire ottoman au XVIIe siècle: asianisme et atticisme au Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duprat, Anne; Khadhar, Hedia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orient baroque, Orient classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bouchêne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456452v1</w:t>
-              </w:r>
-[...428 lines deleted...]
-                <w:t xml:space="preserve">hal-01456399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bossuet sermonnaire : une étude génétique</w:t>
               </w:r>
@@ -7828,51 +7828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire voir l’Histoire (XVIIe-XVIIIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paschoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79 (1), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7998,51 +7998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le combat de la chaire. Prédication et polémique de l'Antiquité au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ribreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8414,51 +8414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B41CBB1D"/>
+    <w:nsid w:val="DCC86566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8645,51 +8645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-regent-susini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0492-2710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078995426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5101202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008014897X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.21.12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.1.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent Susini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05400943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knae020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.211.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moriarty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12552-5.p.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ribreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.709" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Palacios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Grinshpun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grze&#347;kowiak-Krwawicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hammann - D&#233;coppet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Jordheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429455810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516_013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5.p.0123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14169-5_1038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004153073_009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10393-6.p.0387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394414_005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.taill.2019.01.0265" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bjornstad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06251-6.p.0159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2006.884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trouchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8477" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.586" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-regent-susini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0492-2710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078995426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5101202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008014897X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.21.12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.1.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent Susini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05400943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knae020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.211.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moriarty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12552-5.p.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ribreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.709" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Palacios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Grinshpun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grze&#347;kowiak-Krwawicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hammann - D&#233;coppet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Jordheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429455810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516_013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5.p.0123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14169-5_1038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004153073_009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10393-6.p.0387" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394414_005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.taill.2019.01.0265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bjornstad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06251-6.p.0159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2006.884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trouchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8477" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.586" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>