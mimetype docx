--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -316,269 +316,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mouvement de la persuasion dans les Provinciales et dans les Pensées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia (Osaka, 1953)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.217-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire voir l’histoire: enjeux théoriques et pratiques aux XVII e et XVIII e siècles. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paschoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 79 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3828/fs.2025.79.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Expérience, écriture, transmission. Les pratiques de Florin Périer »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cantillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04938884v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05211120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Massillon, Petit carême. Édition de Sophie Hache</w:t>
               </w:r>
@@ -646,51 +646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique, carrefour des sciences humaines et sociales : le genre des oraisons funèbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 211 (3), pp.72-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -724,51 +724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dans le lit même de son époux » : le prédicateur et le Dieu jaloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 295 (2), pp.243-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -887,265 +887,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un Bossuet vénitien ? La représentation de la Réforme protestante dans l’édition Albrizzi des œuvres complètes de Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bossuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.69-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ribreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38, pp.387-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/episteme.9197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oraison funèbre, ou comment ne pas s’en débarrasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°187 (1), pp.47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.187.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeti.187.0047⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03256633v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03931970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marbre et la cendre. L’oraison funèbre (1643-1715)</w:t>
               </w:r>
@@ -4573,116 +4573,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Providence, Renaissance Idea of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Renaissance Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.2690-2694, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14169-5_1038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Néologie et polémique : les “mots nouveaux” dans les controverses religieuses de l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cagnat Constance; Plazenet Laurence; Régent-Susini Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et théologie à l’âge classique : hommage à Gérard Ferreyrolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.247-260, 2022, 9782745358936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indignation, entre émotion et construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4702,436 +4780,358 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grinshpun Yana; Régent-Susini Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Indignation entre polémique et controverse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-24, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funeral Sermons in Seventeenth-Century French Letters and Diaries: The Building of a Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Meere Michael; McKonnel Kelly F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Renaissance Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coups de maître. Studies in Honour of John D. Lyons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.389-402, 2021, 9781789971453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make exemplarity with secret virtues: funeral sermon and its challenges in early modern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Green Michael; Nørgaard Lars Cyril; Bruun Mette Birkedal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.179-193, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004153073_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">édition critique de Rousseau, &amp;quot;Epitaphe de deux amants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berchtold, Jacques; Seité, Yannick; Jacob, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau (Jean-Jacques) - Œuvres complètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome XVI B. 1767-1770,, Classiques Garnier, pp.203-210, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions du mourant, émotions des vivants : faire communauté autour de l’oraison funèbre en France au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bastien Pascal; Deruelle Benjamin; Roy Lise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions en bataille XVIe-XVIIIe siècle. Sentiments, sensibilités et communautés d’émotions de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.245-258, 2021, 9791037007209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946228v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-03946221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuscrit, une leçon de style ? L’exemple du Sermon sur le Jugement dernier de Bossuet (1665), genèse du style et style de genèse</w:t>
               </w:r>
@@ -5266,198 +5266,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dépaysement et détours d’une scénographie édifiante : le converti des Relations jésuites, un prédicateur sans ministère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vaillancourt Luc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix autochtones dans les écrits de la Nouvelle-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.265-290, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.taill.2019.01.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvre-monument, œuvre-mouvement : éditer les œuvres complètes des auteurs des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desan, Philippe; Régent-Susini, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer les œuvres complètes (XVIe et XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STFM, pp.7-19, 2019, 978-2-406-10004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10004-1.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Probability to the Sublime(s): Early Modern Jesuit rhetoric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casalini Cristiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jesuit Philosophy on the Eve of Modernity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.73-94, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004394414_005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un anti-théâtre ? Prédication et voix du public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gros de Gasquet, Julia; Nancy, Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du public. Manifestations sonores du spectateur en France aux 17e et 18e siècles en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-173, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a baroque style of preaching in 17th-century France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5477,234 +5654,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Handbook of the Baroque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 642-663, 2019, 0190678445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964502v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03946118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du discours au textus ? La polyphonie dans les oraisons funèbres de Bossuet, entre écriture et oralité</w:t>
               </w:r>
@@ -5856,173 +5856,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du discours au &amp;quot;textus&amp;quot;? La polyphonie dans les oraisons funèbres de Bossuet, entre écriture et oralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Aubert, A. Heneveld et C. Meli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Éloquence de la chaire entre écriture et oralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.183-202, 2018, L’Éloquence de la chaire entre écriture et oralité, actes du colloque de Genève, 11-12 septembre 2014, Paris, Honoré Champion, « Colloques, congrès et conférences – le classicisme »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’œil, œil de l’histoire : Can We See Universal History?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bjornstad, Hall; Jordheim, Helge; Régent-Susini, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universal History and the Making of the Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.116-132, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946101v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01456448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sang au sentiment ? Sémantique lexicale et contextes d’apparition du mot émotion dans la prédication du XVIIe siècle</w:t>
               </w:r>
@@ -6806,530 +6806,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment peut-on parler turc? Langue(s) et parole dans les écrits rédigés par les voyageurs français dans l'empire ottoman au XVIIe siècle: asianisme et atticisme au Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duprat, Anne; Khadhar, Hedia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient baroque, Orient classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bouchêne, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre II. Étude stylistique. L’éloquence judiciaire (Mithridate, IV, 4, v. 1323-1354)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Racine, l’alchimie du tragique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">article « Tartuffe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vauchez, André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du christianisme. Figures, temps, lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autorité en quête d'auteur ? L'(anti-)rhétorique d'exposition chez Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouju, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et autorité. Exercice, partage, contestation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-57, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclat et le silence : de Bossuet à Lakoff, une clarté anti-conversationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hummel, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exotérisme(s). Études sur les ressorts de la clarté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philologicum, pp.177-188, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre souvenance et semblance : archaïsmes lexicaux et sémantiques dans l’œuvre de Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Macé, Stéphane; Himy, Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stylistique de l’archaïsme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.229-246, 2010, Stylistique de l’archaïsme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IV. Question de grammaire : les participes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Racine ou l'alchimie du tragique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456399v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01456452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bossuet sermonnaire : une étude génétique</w:t>
               </w:r>
@@ -7775,51 +7775,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7828,51 +7828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire voir l’Histoire (XVIIe-XVIIIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Paschoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79 (1), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7891,278 +7891,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spiritualité et réflexivité. Écrire pour soi au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bossuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19153-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bossuet et l'Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moriarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trouchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le combat de la chaire. Prédication et polémique de l'Antiquité au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ribreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/episteme.8477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03933918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'éloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercices de rhétorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhetorique.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8172,181 +8263,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of the Bible and its Reception, vol. 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bossuet (Jacques-Bénigne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, http://publictionnaire.huma-num.fr/notice/bossuet-jacques-benigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8414,51 +8505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCC86566"/>
+    <w:nsid w:val="8ADAF48E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8645,51 +8736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-regent-susini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0492-2710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078995426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5101202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008014897X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.21.12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.1.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent Susini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05400943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knae020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.211.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moriarty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12552-5.p.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ribreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.709" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Palacios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Grinshpun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grze&#347;kowiak-Krwawicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hammann - D&#233;coppet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Jordheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429455810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516_013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5.p.0123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14169-5_1038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004153073_009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10393-6.p.0387" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394414_005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.taill.2019.01.0265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bjornstad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06251-6.p.0159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2006.884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trouchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8477" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.586" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-regent-susini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0492-2710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078995426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5101202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000008014897X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.21.12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.1.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cantillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent Susini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05400943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knae020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.211.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moriarty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12552-5.p.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ribreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.709" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Palacios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Grinshpun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cagnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plazenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grze&#347;kowiak-Krwawicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hammann - D&#233;coppet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Jordheim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429455810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744516_013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14491-5.p.0123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14169-5_1038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004153073_009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456630v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10393-6.p.0387" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.taill.2019.01.0265" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394414_005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Bjornstad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06251-6.p.0159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2006.884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19153-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trouchaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933918v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.8477" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.586" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986795v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946243v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>