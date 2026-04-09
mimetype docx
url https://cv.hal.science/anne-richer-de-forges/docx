--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Richer-de-Forges </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-richer-de-forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3170-4014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132070049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000423393847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/U-3146-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes du GIS Sol : 20 ans d'ajustement en réponse aux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.09-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic integration of multi-temporal remote sensing mosaic and conventional soil map for mapping organic carbon content in Chernozems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Suleymanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3618977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indices in remote sensing of soil: definition, popularity, and issues. A critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329, pp.114918. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital soil mapping prediction performance of soil texture improve when adding uncertain field texture estimates? A study based on clay content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B M Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van der Westhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 456, pp.117277. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-feel soil texture classes and particle-size distribution as predictors of soil water content at field capacity. Further insights into the sources of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244, pp.108268. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Topsoil Behavior to Compaction from Mining Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan E Beaudette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (7), pp.909. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13070909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short building blocks to devise adaptable soil definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100166. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soisec.2024.100166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European topsoil bulk density and organic carbon stock database (0–20 cm) using machine-learning-based pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Schillaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.2367-2383. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2367-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National-scale digital soil mapping performances are related to covariates and sampling density: Lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Suleymanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e00801. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon : &amp;quot;Talks in the deserts of New Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Topsoil Behavior to Compaction at National Scale from an Analysis of Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan E Beaudette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (7), pp.1014. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13071014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the untapped potential of hand-feel soil texture data for enhancing digital soil mapping: Revealing hidden spatial patterns from field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441, pp.116769. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European soil bulk density and organic carbon stock database using machine learning based pedotransfer function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Schillaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data (ESSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Joint Workshop of the IUSS Working Groups “Digital Soil Mapping” and “Global Soil Map”: “Soil Mapping for a Sustainable future, 2023”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Soil Sciences Bulletin. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 and Sentinel-1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2410. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil inorganic carbon, the other and equally important soil carbon pool : distribution, controlling factors, and the impact of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sharififar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Jun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.165-231. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols 2023 : Un trentième volume empreint de diversité, de richesse et de maturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International joint workshop of the IUSS Working Groups “Digital Soil Mapping” and “Global Soil Map” “Soil Mapping for a Sustainable future, 2023” Orléans, France, 7-9 février 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National-scale mapping of soil organic carbon stock in France: new insights and lessons learned by direct and indirect approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil &amp; Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100049. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seh.2023.100049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving model parsimony and accuracy by modified greedy feature selection in digital soil mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 432, pp.116383. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement et les actions significatives du GIS Sol à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, p. 83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of GlobalSoilMap soil properties at a broad scale: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 409, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols, Le millésime 2022 : Riche, épais, à fortes composantes biologiques et participatives, et ouvert !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-feel soil texture and particle-size distribution in central France. Relationships and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.106155. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2022.106155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale evaluations of global, national and regional digital soil mapping products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116052. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Imagery to Map Topsoil Organic Carbon Content over Cultivated Areas: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2917. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14122917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pedotransfer functions for predicting soil mineral associated organic carbon by ensemble machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongsheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116208. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en eau, le réservoir en eau utile des sols, les plantes et la vigne - Progrès et verrous de connaissance ; interrogations et enjeux dans le contexte du changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of soil observations in digital soil mapping: A study in the Mayenne region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.e00358. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2021.e00358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the world's soil museums and exhibitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.277-304. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2020.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of the soil thickness of loess deposits over a calcareous bedrock in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 198, pp.105062. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols 2021, un numéro caractérisé par sa diversité et son ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping, digital soil mapping and soil monitoring over large areas and the dimensions of soil security – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100018. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soisec.2021.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible futures of soil-mapping in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions of digital soil maps: The good, the not so good, and making them ever better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.e00255. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could airborne gamma-spectrometric data replace lithological maps as co-variates for digital soil mapping of topsoil particle-size distribution? A case study in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.e00295. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de représentation cartographique de l’incertitude pour les utilisateurs de cartographies des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.257-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des articles soumis à la revue « Étude et Gestion des Sols » sur la période 2008-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier connaissance des sols – 50 ans de cartographie des sols. Où trouver les informations sur son sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Etude et Gestion des Sols 2019. Un numéro à savourer sans modération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte de sensation tactile des sols à huit compartiments pour une découverte par le grand public et les enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Soils and Land-Related Environmental Attributes in France: Analysis of End-Users’ Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.2940. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability mapping of soil thickness by random survival forest at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejoinder to Comments on Minasny et al., 2017 Soil carbon 4 per mille Geoderma 292, 59–86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.124 - 129. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Synthèse du numéro 2018 d'Etude et Gestion des Sols. Prospective pour le numéro 2019 et les numéros spéciaux virtuels à paraître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a pedotransfer function for soil bulk density on regional dataset and testing its validity over a larger area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 312, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil legacy data rescue via GlobalSoilMap and other international and national initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan G.B. Leenaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabindra Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ballabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoResJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.grj.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon 4 per mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan P. Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 292 (292), pp.59-86. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Quel bilan d'Etude et Gestion des Sols en 2017 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability mapping of iron pan presence in sandy podzols in South-West France, using digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (June 2017), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l’informatisation et l’actualisation d’une carte pédologique ancienne publiée au 1/100 000 – exemple de la coupure d’Angoulême (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating large-extent spatial modeling approaches: A case study for soil depth for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap France: High-resolution spatial modelling the soils of France up to two meter depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 573, pp.1352-1369. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National versus global modelling the 3D distribution of soil organic carbon in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 263, pp.16-34. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des incertitudes liées à la prédiction ponctuelle de variables pédologiques à partir de bases de données géographiques sur les sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Murciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of soil stoniness on the estimation of water retention properties of soils: A case study from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la pierrosité dans les calculs de réserve utile et du besoin en eau pour une culture de maïs : Cas du Loiret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding large-extent controls of soil organic carbon storage in relation to soil depth and soil-landscape systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (8), pp.1210-1229. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (septembre 2014), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">]Pedomathemagica: Problem 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de la spectrométrie gamma aéroportée pour la cartographie des sols et du régolithe : une mini-revue et des premiers exemples en régions Centre et Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there any effects of the agricultural use of chemical fertiliser on elements detected by airborne gamma-spectrometric surveys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (173-174), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles demandes sur les sols reçoit-on aujourd'hui au niveau d'un pays comme la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in uranium and thorium contents in topsoil after long-term phosphorus fertilizer application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2011.00376.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You know what ? I'm an indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des facteurs de contrôle de la distribution des teneurs en carbone des horizons superficiels des sols de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.259-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse bibliométrique simple de l’impact potentiel de la revue Etude et Gestion des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données sol de l'IFN aux référentiels régionaux pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon escaping from soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of requests for information and data from a national soil data centre in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.374-378. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire des Sols : la mémoire des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in the triangular diagrams of soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, août 2010 (29), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, p. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biennial Meeting of Commission 1.5 Pedometrics, Division 1 of the International Union of Soil Science (IUSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'Association (AFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdus dans le triangle des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des stratégies d'échantillonnage des réseaux de surveillance de la qualité des sols en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible contribution of remote sensing to soil monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supporting capacity building for soil monitoring in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, En Ligne, France. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15753538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indices in remote sensing of soil: definition, popularity, and issues. A critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Capacity Building in Soil Monitoring in Europe – Session 2 (Sessions 2.1 and 2.2) – Digital Tools for Soil Health Monitoring – 20 June 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Supporting Capacity Building in Soil Monitoring in Europe – Session 2 (Sessions 2.1 and 2.2): Digital Tools for Soil Health Monitoring”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15797203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces Continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Sol: the French consortium in charge for more than 20 years of collecting and disseminating soil information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global symposium on Soil information and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Alimentation Organization (FAO), Sep 2024, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based pedotransfer function improves soil bulk density prediction but not for soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Schillaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-1755, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2/1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in La Beauce, Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct and indirect approaches for mapping soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna (AUSTRIA), Austria. pp.217-233, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soils : a tool for digital soil mapping. Challenges and limitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP Soil, Feb 2024, Online, France. 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based pedotransfer function improves soil bulk density prediction but not for soil organic carbon stock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Schillaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, May 2024, Florence (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at fine scales: the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL / University of Latvia, Jun 2023, Riga (Latvia), Latvia. https://ejpsoil.eu/fileadmin/projects/ejpsoil/Science_Days/ASD_and_GM_2023/Book_of_abstracts/ASD_2023_Book_of_Abstracts_FULL_Update22062320.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection comme outil de cartographie des sols : Enjeux, succès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du réseau télédétection INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Télédétection INRAE, Nov 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du potentiel de variables qualitatives et qualitatives ordonnées d’observations de terrain des sols pour caractériser ou cartographier des propriétés, des fonctionnements ou des comportements des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'unité Info&amp;Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, unité Info&amp;Sols, Oct 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Ecosystems by Spatial Remote Sensing at INRAe : Les données issues des infrastructures spatiales, un atout européen majeur pour relever les défis systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement sur les données issues du spatial présentées comme un atout européen majeur pour relever les défis systémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing parsimonious model for digital soil mapping using forward recursive feature selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Jie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based spectral approaches to map topsoil organic carbon content for croplands: overview of past approaches and hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LE STUDIUM; INRAE Info&amp;Sols, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents programmes du GIS Sol : qu'avons-nous fait de nos 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des sols : panorama des données, méthodes et outils existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les GéoDataDays 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo; DécryptaGéo, Sep 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL/ Univ. Palermo, Jun 2022, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données pour évaluer les propriétés hydriques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat agronomique 2022 : Eau, Sol et Changement Climatique : Quelles implications pour les pédologues et les agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFA; AFES, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Inventaire Gestion et Conservation des Sols 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Sciences Agro, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes du GIS Sol : IGCS, RMQS, BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Digital Soil Mapping Initiatives in Europe - A Review and Some Examples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMSD 2021: International Conference on Digital Mapping and Spatial Data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Oct 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test de la qualité des produits ‘GlobalSoilMap’ actuels à l’échelle régionale. Cas de l’Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRP Gironde et Landes : synthèse d'une forte variabilité spatiale des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de sols exposées dans les musées du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">145. congrès national des sociétés historiques et scientifiques : Collecter, collectionner, conserver. Séance n°6-10 "Une merveille sous nos pieds à connaître, collecter, collectionner et conserver : le sol"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, collecter, archiver, pour mieux connaître et surveiller les sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">145. congrès national des sociétés historiques et scientifiques : Collecter, collectionner, conserver. Séance n°6-10 "Une merveille sous nos pieds à connaître, collecter, collectionner et conserver : le sol"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de représentation cartographique de l’incertitude pour les utilisateurs de cartographies des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Soil Texture Field Observations as Ordinal Qualitative Variables for Digital Soil Mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMSD 2021: International Conference on Digital Mapping and Spatial Data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver les sols, améliorer la sécurité alimentaire mondiale et lutter contre l'effet de serre : l'initiative 4 pour 1000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">145. congrès national des sociétés historiques et scientifiques : Collecter, collectionner, conserver. Séance n°6-10 "Une merveille sous nos pieds à connaître, collecter, collectionner et conserver : le sol".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping for sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Thursday Interdisciplinary monthly seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Mar 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do some people fear Digital Soil Maps? Good and bad reasons and ways to overcome this situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des produits de cartographie des sols globaux, nationaux et régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Théia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of legacy soil maps at regional scale in France. Comparison of DSMART and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la densité des données ponctuelles et des données auxiliaires sur l’incertitude en cartographie numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Théia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the GlobalSoilMap project, complementarity with SoilGrids and with the Global Soil Partnership Pillar 4 initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StoreSoilC : Evaluer le potentiel de stockage du carbone organique dans les sols au moyen d’une approche statistique « data-driven » Etude de cas d’une petite région agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du collectif CarboSMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France et les outils associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la formation du RMT sur l’utilisation des données et aide à l’identification des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the soils of the world: a vision, a daydream or a nightmare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik van den Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil security and the need for global soil mapping and monitoring. Examples from France and from the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Climate Change and Soil Salinity Dynamics: Threats and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Manama, Bahrain. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des Référentiels Régionaux Pédologiques - RRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la carte 1/100 000 de Laon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'Unité InfoSol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion, le modèle économique et la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping and monitoring in France - Digital soil mapping examples and the GlobalSoilMap framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Information and Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cheongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap for soil organic carbon mapping and as a basis for global modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Mar 2017, Rome, Italy. 534 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol, cet inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Temps Libre de Vendôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Temps Libre de Vendôme. FRA., Feb 2017, Vendôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données pédologiques et/ou cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître la Réserve en Eau Utile du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Agricole de la communauté de communes des Terres du Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cléry Saint André, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la contribution des cailloux au RU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Estimation de la Réserve Utile des sols, quelles méthodes pour quels usages ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage d’eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Planification de l'Agence de l'Eau Adour-Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne (AEAG). FRA., Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications cartographiques à partir de données en format DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier RU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins et les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap for Soil Organic Carbon Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la Réserve Utile et le stockage d’eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire C3P, Convention tripartite entre l’Orléanaise des eaux, la Mairie d’Orléans et la Chambre d’agriculture du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 per 1000 soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan P. Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Mar 2017, Rome, Italy. 534 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l’informatisation et l’actualisation d’un carte pédologique ancienne publiée au 1/100 000 : Exemple de la coupure d’Angoulême (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie prédictive de la présence d’un horizon BP durique (Alios) dans les Landes de Gascogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap developments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des programmes d’Inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmonisation des Référentiels Régionaux Pédologiques (RRP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données mondiale des propriétés des sols ? GlobalSoilMap : Contexte et enjeux, propositions, avancement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un hommage à Marcel Jamagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données anciennes et nouvelles à mobiliser et les enjeux associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Vers une stratégie de cartographie numérique des sols en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de la planète (Conférence introductive invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Année Internationale des Sols (AIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Québécoise des Spécialistes en Science du Sol (AQSSS). CAN., Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELS 2014, The Earth Living Skin: Soil, Life and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Earth Living Skin., Sep 2014, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping and the GlobalSoilMap Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface DONESOL-WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of soil texture: mapping and incertitude estimation in centre-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic and semantic border harmonization of soil map assisted by DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Sciences (CAS). CHN., Nov 2014, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et coûts de suivi du carbone dans les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELS 2014, The Earth Living Skin: Soil, Life and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Earth Living Skin., Sep 2014, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le RRP Gironde et Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'Unité InfoSol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie d'harmonisation des Référentiels Régionaux Pédologiques par cartographie numérique : l'exemple de l'Eure-et-Loir et du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFERSOLS - REPEDO - APPLICASOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of topsoil organic carbon contents and stocks spatial distribution in a region of France (Région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne gamma-ray spectrometry: Potential for regolith-soil mapping and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Messner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. GlobalSoilMap Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne gamma-ray spectrometry: potential for regolith - soil mapping and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Messner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon contents and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner une esquisse pédologique au 1/250.000 par des techniques de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bm Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Soil information and potential for delivering GlobalSoilMap product in France: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité des sondages saisis dans DoneSol pour la conception des strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture GlobalSoilMap products for the French region &amp;quot;Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première analyse spatiale de la distribution du carbone des sols en Région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles demandes sur les sols reçoit-on aujourd'hui au niveau d'un pays comme la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches for mapping and monitoring carbon contents and stocks in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Franco-Chinese Seminar - INRA Division for Environment and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spatialisée de la réserve utile de sols caillouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil in comics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Verheijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous saisissons pour vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in the triangular diagrams of soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol c'est beau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol, La vie de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Unité INFOSOL (1106)., Nov 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring networks in Europe: a representativeness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESSC (European Society for Soil Conservation) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Soil Conservation, Jun 2007, Palerme, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation approfondie à DoneSol - présentation, bilan, programme 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear-cutting effects on soil organic matter content and quality in a temperate maritime pine forest a spatial and temporal assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants ABIES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of percentile reflectance thresholding in Sentinel-2 temporal mosaicking on regional SOC and clay prediction performances: case of the Västra-Skaraborg region (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA symposium on earth observation for soil protection and restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Frascati, Italy, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of spectral indices in remote sensing: definition, popularity, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du programme de recherche Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal S2/S1 mosaics combined with environmental covariates for regional SOC mapping: lessons from la Beauce (France) and the Västra-Skaraborg (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. , https://ejpsoil.eu/annual-science-days-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of spectral indices in remote sensing: definition, popularity, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA symposium on earth observation for soil protection and restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Frascati, Italy, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct and indirect approaches for mapping soil organic carbon stock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence (Italie), Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of covariates and sample density on digital soil mapping performance at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Suleymanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel imagery capability in digital SOC mapping in two agricultural regions in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the Consortium GLADSOILMAP supported by the LE STUDIUM Loire Valley Institute for advanced research studies (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of using Sentinel-2 temporal mosaics over a 5-year period to map soil organic carbon (SOC) in Beauce, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the hidden information from qualitative soil description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Beaudette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Global Soil Security Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Seoul (Korea), South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semi-automatic data processing pipeline: from text recognition of soil legacy data to feeding the French national soil database DONESOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalla Aicha Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Moumni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bachir Rehhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil information from different sources: a pilot study on hand-feel textures of forest soils in a French department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map. Best poster.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we evaluate the accuracy of digital soil maps for local prediction of particle size distribution with hand-feel soil textures observations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet ESA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSCS2.0: A comprehensive soil classification system for quantitatively identifying soils across the world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. McBratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS22. Soil Science crossing boundaries, changing society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hand-feel soil texture as a proxy for Digital Soil Mapping predictions of soil particle-size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science - Glasgow 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topsoil organic carbon content over temperate cropland regions. The contribution of the Sentinel-2 and Sentinel 1 satellites for Beauce in central France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA OCCITANIA: From text recognition to soil map generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Styc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalla Aicha Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les offres de formations à DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of the probability of iron pan occurrence in sandy podzols of South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoue, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a methodology for the harmonization of soil maps assisted by digital mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoue, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of the probability of iron pan occurrence in sandy podzols of South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanjing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At which distance are the soils influenced by the sea spray?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanjing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.0, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil particle-size distribution in the region &amp;quot;Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of topsoil organic carbon contents and stocks spatial distribution in a region of France (Région Centre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.0, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données sol comme support des études sur la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Biarritz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would comic strip be a good means of communication on soil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. poster A0, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the information and data requests to a national soil data centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIS Sol-AFES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données DoneSol version 3.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.515, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Nouvelle-Aquitaine : notice explicative de la carte des pédopaysages au 1/250 000e du département des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 245 p., 2019, 2-7380-1432-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Nouvelle-Aquitaine : notice explicative de la carte des pédopaysages au 1/250 000e du département de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2019, 2-7380-1431-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.137, 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données DoneSol version 3.7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra Us 1106 Infosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">497 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données DoneSol version 3.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (version du 01/05/2017), 491 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données DoneSol version 3.5.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (version du 01/05/2017), pp.515, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 294 p., 2017, 2738014097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice de la carte pédologique d'Auch au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 179 p., 2015, 9782738013668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de saisie des données dans DoneSol-web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte d'Angers au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 346 p., 2013, Cartes et Référentiels Pédologiques (Quae), 978-2-7380-1347-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Langon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, pp.250, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des pédopaysages du Loiret à 1/250 000 (Référentiel Régional Pédologique de la région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions, 278 p., 2008, 978-2-7380-1255-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Beaugency (partie du Loiret au Nord de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">129 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et dynamique du carbone organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de sols exposées dans les musées du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rozanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections de sciences naturelles : collecte, étude, conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Actes des congrès nationaux des sociétés historiques et scientifiques (édition électronique), 978-2-7355-0978-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Les bases de données sur le sol pour la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 288 p., 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd global soil security conference: conclusions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137, 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap and the dimensions of Global Soil Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Connaître les sols pour mieux les gérer : un système d’information national sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berthelin; Christian Valentin; Jean-Charles Munch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique-1 : Fonctions et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, 348 p., 2018, Collection système Terre-Environnement - série Les sols, 9781784053802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2. Understanding Soils for Their More Efficient Management: A National Soil Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1 : Functions and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2018, 978-1-786-30215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap history and main achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap - Digital Soil Mapping from Country to Globe: Proceedings of the Global Soil Map 2017 Conference, July 4-6, 2017, Moscow, Russia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 174 p., 2017, ISBN 9780815375487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne gamma-ray spectrometry: potential for regolith - soil mapping and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Messner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture GlobalSoilMap products for the French region &amp;quot;Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National soil information and potential for delivering GlobalSoilMap products in France: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil particle-size distribution in the region “Centre” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populating soil maps with legacy data from a soil testing databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Francis, CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 494 p., 2014, 978-1-138-00119-0. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b16500-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon content and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Dunod, 896 p., 2011, 9782100549009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil in comic strips and cartoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Verheijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-90-481-2959-1. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2960-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, les sols enfin à la une ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire de la convention &amp;quot;cartographie des sols&amp;quot; - « Enquête préalable au développement de la Cartographie numérique des Sols : recueil des besoins en vue de l’élaboration d’un cahier des charges » Programme 154- domaine fonctionnel 0154-14-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo du programme scientifique CES Theia « Cartographie Numérique des Sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre du GIS Sol N°28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards More Science-Society Interfaces. Proceedings of the Global Soil Security 2016 Conference, December 5-6, 2016, Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe thématique « surfaces continentales » du Tosca pour le séminaire de prospective scientifique du CNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNES - Centre national d'études spatiales. 2024, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du PROJET CSMS-RRP-CPF 1/50000. Mise en place de l'évaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Chambre d'Agriculture du Loiret (CA 45); InfoSol INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire du contrat MAA 2102 5164 92/n°32000959 - 2019 – Impact de la densité des données ponctuelles et des données auxiliaires sur l’incertitude en cartographie numérique et mode de communication et de représentation de cette incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GISSOL. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boite à toucher le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives - synthèse du rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GISSOL. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les perspectives d'évolution de la cartographie des sols en France : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Inventaire, Gestion et Conservation des Sols (IGCS) - juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de développement de produits GlobalSoilMap à l’échelle de la France métropolitaine. Rapport de Pari Scientifique 2013-2014 du Département EA de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : convention MAAF-INRA : Programme IGCS Inventaire, Gestion et Conservation des Sols de France - mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosoil : extrapolation numérique de propriétés des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Inventaire, Gestion et Conservation des Sols (IGCS) - mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final Programme &amp;quot;Inventaire, Gestion et Conservation des Sols&amp;quot; - juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la convention INRA-MAAF - Coordination IGCS - juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme IGCS (Inventaire, Gestion et Conservation des Sols) : Compte-rendu d'activité 2012-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique Landes : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu final mai 2013 - programme IGCS - convention n° 2100507751 (MAAPRAT) / n° 33000186 (Inra) Programme 511-3 – n°OSIRIS 51111N100000026 (FEADER) / n° 33000205 (Inra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique Landes : rapport d'avancement des travaux à la date du 13/03/2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2009 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu final des travaux réalisés sur les crédits 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Soil for Monitoring. Volume IIa: Inventory & Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Communities. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final Loiret - Programme régional Inventaire Gestion et Conservation des Sols - Centre - Programme sur crédits 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Soil for Monitoring. Volume IIb: Survey of National Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EUR 23490 EN/2B, Cranfield University; Inrae. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire 2007 - Programme régional IGCS - Centre - RRP Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire 2005 - Programme régional IGCS - Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2006 : compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final Loiret - Programme régional Inventaire Gestion et Conservation des Sols - Centre - Programme sur crédits 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire 2006 - Programme IGCS Centre - RRP Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale et temporelle de la biomasse microbienne dans les sols des Landes de Gascogne : influence des pratiques sylvicoles et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université de Bourgogne (UB), Dijon, FRA. 1998, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon: Soil deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon in pedometron: &amp;quot;Christmas pedometricians' gifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo du groupe de travail Digital Soil Mapping de l'IUSS (International Union of Soil Science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon: Forecasting soil and climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo du projet GLADSOILMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de la couverture du livre &amp;quot;GlobalSoilMap - Digital Soil Mapping from Country to Globe: Proceedings of the Global Soil Map 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Nouvelle-Aquitaine : carte des pédopaysages au 1/250 000e du département de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Nouvelle-Aquitaine : carte des pédopaysages au 1/250 000e du département des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique de Chinon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique de la France - Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Langon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Beaugency (partie du Loiret au Nord de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données de la carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données du Référentiel Régional Pédologique du département de Gironde (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols d’Angoulême (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département de Gironde (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Montpellier (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Condom (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lesparre-Médoc (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Privas (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lodève (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Toulon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte au 1/100 000 d'Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données du Référentiel Régional Pédologique du département des Landes (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département des Landes (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Langon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000 en format DoneSol2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000 en format ArcInfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL : Base de données nationale structurant et regroupant les données ponctuelles et surfaciques des études pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du potentiel de données d’observations de terrain pour caractériser ou cartographier des propriétés ou des comportements des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans (France), 2024. Français. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024ORLE1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05015008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Richer-de-Forges </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-richer-de-forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3170-4014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132070049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000423393847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/U-3146-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic integration of multi-temporal remote sensing mosaic and conventional soil map for mapping organic carbon content in Chernozems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Suleymanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3618977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes du GIS Sol : 20 ans d'ajustement en réponse aux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.09-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indices in remote sensing of soil: definition, popularity, and issues. A critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329, pp.114918. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital soil mapping prediction performance of soil texture improve when adding uncertain field texture estimates? A study based on clay content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B M Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan van der Westhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 456, pp.117277. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short building blocks to devise adaptable soil definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100166. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soisec.2024.100166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Topsoil Behavior to Compaction from Mining Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan E Beaudette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (7), pp.909. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13070909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European topsoil bulk density and organic carbon stock database (0–20 cm) using machine-learning-based pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Schillaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.2367-2383. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2367-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-feel soil texture classes and particle-size distribution as predictors of soil water content at field capacity. Further insights into the sources of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244, pp.108268. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National-scale digital soil mapping performances are related to covariates and sampling density: Lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Suleymanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e00801. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon : &amp;quot;Talks in the deserts of New Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Topsoil Behavior to Compaction at National Scale from an Analysis of Field Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan E Beaudette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (7), pp.1014. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13071014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the untapped potential of hand-feel soil texture data for enhancing digital soil mapping: Revealing hidden spatial patterns from field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441, pp.116769. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European soil bulk density and organic carbon stock database using machine learning based pedotransfer function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Schillaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data (ESSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Joint Workshop of the IUSS Working Groups “Digital Soil Mapping” and “Global Soil Map”: “Soil Mapping for a Sustainable future, 2023”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Soil Sciences Bulletin. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 and Sentinel-1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2410. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil inorganic carbon, the other and equally important soil carbon pool : distribution, controlling factors, and the impact of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sharififar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Jun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.165-231. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols 2023 : Un trentième volume empreint de diversité, de richesse et de maturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National-scale mapping of soil organic carbon stock in France: new insights and lessons learned by direct and indirect approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil &amp; Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100049. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seh.2023.100049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International joint workshop of the IUSS Working Groups “Digital Soil Mapping” and “Global Soil Map” “Soil Mapping for a Sustainable future, 2023” Orléans, France, 7-9 février 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving model parsimony and accuracy by modified greedy feature selection in digital soil mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 432, pp.116383. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement et les actions significatives du GIS Sol à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, p. 83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of GlobalSoilMap soil properties at a broad scale: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 409, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-feel soil texture and particle-size distribution in central France. Relationships and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.106155. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2022.106155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Imagery to Map Topsoil Organic Carbon Content over Cultivated Areas: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.2917. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14122917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale evaluations of global, national and regional digital soil mapping products in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116052. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols, Le millésime 2022 : Riche, épais, à fortes composantes biologiques et participatives, et ouvert !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pedotransfer functions for predicting soil mineral associated organic carbon by ensemble machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongsheng Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116208. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en eau, le réservoir en eau utile des sols, les plantes et la vigne - Progrès et verrous de connaissance ; interrogations et enjeux dans le contexte du changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of soil observations in digital soil mapping: A study in the Mayenne region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.e00358. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2021.e00358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the world's soil museums and exhibitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.277-304. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2020.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols 2021, un numéro caractérisé par sa diversité et son ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital mapping of the soil thickness of loess deposits over a calcareous bedrock in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 198, pp.105062. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping, digital soil mapping and soil monitoring over large areas and the dimensions of soil security – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100018. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soisec.2021.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions of digital soil maps: The good, the not so good, and making them ever better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.e00255. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible futures of soil-mapping in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could airborne gamma-spectrometric data replace lithological maps as co-variates for digital soil mapping of topsoil particle-size distribution? A case study in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.e00295. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des articles soumis à la revue « Étude et Gestion des Sols » sur la période 2008-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de représentation cartographique de l’incertitude pour les utilisateurs de cartographies des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.257-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte de sensation tactile des sols à huit compartiments pour une découverte par le grand public et les enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier connaissance des sols – 50 ans de cartographie des sols. Où trouver les informations sur son sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Etude et Gestion des Sols 2019. Un numéro à savourer sans modération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Soils and Land-Related Environmental Attributes in France: Analysis of End-Users’ Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.2940. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability mapping of soil thickness by random survival forest at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejoinder to Comments on Minasny et al., 2017 Soil carbon 4 per mille Geoderma 292, 59–86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 309, pp.124 - 129. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Synthèse du numéro 2018 d'Etude et Gestion des Sols. Prospective pour le numéro 2019 et les numéros spéciaux virtuels à paraître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a pedotransfer function for soil bulk density on regional dataset and testing its validity over a larger area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 312, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil legacy data rescue via GlobalSoilMap and other international and national initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan G.B. Leenaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabindra Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Ballabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoResJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.grj.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon 4 per mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan P. Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 292 (292), pp.59-86. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Quel bilan d'Etude et Gestion des Sols en 2017 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability mapping of iron pan presence in sandy podzols in South-West France, using digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (June 2017), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l’informatisation et l’actualisation d’une carte pédologique ancienne publiée au 1/100 000 – exemple de la coupure d’Angoulême (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap France: High-resolution spatial modelling the soils of France up to two meter depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 573, pp.1352-1369. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating large-extent spatial modeling approaches: A case study for soil depth for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National versus global modelling the 3D distribution of soil organic carbon in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 263, pp.16-34. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of soil stoniness on the estimation of water retention properties of soils: A case study from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des incertitudes liées à la prédiction ponctuelle de variables pédologiques à partir de bases de données géographiques sur les sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Murciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la pierrosité dans les calculs de réserve utile et du besoin en eau pour une culture de maïs : Cas du Loiret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding large-extent controls of soil organic carbon storage in relation to soil depth and soil-landscape systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (8), pp.1210-1229. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (septembre 2014), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">]Pedomathemagica: Problem 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de la spectrométrie gamma aéroportée pour la cartographie des sols et du régolithe : une mini-revue et des premiers exemples en régions Centre et Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there any effects of the agricultural use of chemical fertiliser on elements detected by airborne gamma-spectrometric surveys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (173-174), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles demandes sur les sols reçoit-on aujourd'hui au niveau d'un pays comme la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in uranium and thorium contents in topsoil after long-term phosphorus fertilizer application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.101-107. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2011.00376.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You know what ? I'm an indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des facteurs de contrôle de la distribution des teneurs en carbone des horizons superficiels des sols de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demartini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.259-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse bibliométrique simple de l’impact potentiel de la revue Etude et Gestion des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des données sol de l'IFN aux référentiels régionaux pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Gis Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24, p. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon escaping from soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of requests for information and data from a national soil data centre in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.374-378. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-2743.2010.00267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in the triangular diagrams of soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, août 2010 (29), pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire des Sols : la mémoire des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, p. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biennial Meeting of Commission 1.5 Pedometrics, Division 1 of the International Union of Soil Science (IUSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'Association (AFES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdus dans le triangle des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (2), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des stratégies d'échantillonnage des réseaux de surveillance de la qualité des sols en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indices in remote sensing of soil: definition, popularity, and issues. A critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Espanola de la Ciencia del Suelo (SECS); Sociedade Portuguesa das Ciencias do Solo; European Confederation of Soil Science Societies (ECSSS), Sep 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible contribution of remote sensing to soil monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supporting capacity building for soil monitoring in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, En Ligne, France. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15753538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Capacity Building in Soil Monitoring in Europe – Session 2 (Sessions 2.1 and 2.2) – Digital Tools for Soil Health Monitoring – 20 June 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Supporting Capacity Building in Soil Monitoring in Europe – Session 2 (Sessions 2.1 and 2.2): Digital Tools for Soil Health Monitoring”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15797203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based pedotransfer function improves soil bulk density prediction but not for soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Schillaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-1755, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces Continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Sol: the French consortium in charge for more than 20 years of collecting and disseminating soil information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global symposium on Soil information and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Alimentation Organization (FAO), Sep 2024, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling soil moisture in remote sensing: perspectives from the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP Soil Webinar Soil Sensing – handling soil moisture in proximal and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP-SOIL / SLU, Nov 2024, Skara, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct and indirect approaches for mapping soil organic carbon stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Shuai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna (AUSTRIA), Austria. pp.217-233, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soils : a tool for digital soil mapping. Challenges and limitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP Soil, Feb 2024, Online, France. 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2/1 Bare Soil Temporal Mosaics of 6-year Periods for Soil Organic Carbon Content Mapping in La Beauce, Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based pedotransfer function improves soil bulk density prediction but not for soil organic carbon stock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Schillaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSS, May 2024, Florence (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing parsimonious model for digital soil mapping using forward recursive feature selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Jie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at fine scales: the STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL / University of Latvia, Jun 2023, Riga (Latvia), Latvia. https://ejpsoil.eu/fileadmin/projects/ejpsoil/Science_Days/ASD_and_GM_2023/Book_of_abstracts/ASD_2023_Book_of_Abstracts_FULL_Update22062320.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection comme outil de cartographie des sols : Enjeux, succès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du réseau télédétection INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Télédétection INRAE, Nov 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du potentiel de variables qualitatives et qualitatives ordonnées d’observations de terrain des sols pour caractériser ou cartographier des propriétés, des fonctionnements ou des comportements des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'unité Info&amp;Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, unité Info&amp;Sols, Oct 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Ecosystems by Spatial Remote Sensing at INRAe : Les données issues des infrastructures spatiales, un atout européen majeur pour relever les défis systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement sur les données issues du spatial présentées comme un atout européen majeur pour relever les défis systémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Jun 2023, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based spectral approaches to map topsoil organic carbon content for croplands: overview of past approaches and hot topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LE STUDIUM; INRAE Info&amp;Sols, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents programmes du GIS Sol : qu'avons-nous fait de nos 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte des sols : panorama des données, méthodes et outils existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les GéoDataDays 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo; DécryptaGéo, Sep 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL/ Univ. Palermo, Jun 2022, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données pour évaluer les propriétés hydriques des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat agronomique 2022 : Eau, Sol et Changement Climatique : Quelles implications pour les pédologues et les agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFA; AFES, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Inventaire Gestion et Conservation des Sols 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Sciences Agro, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Digital Soil Mapping Initiatives in Europe - A Review and Some Examples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMSD 2021: International Conference on Digital Mapping and Spatial Data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Oct 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of organic carbon storage in soils by a statistical data-driven approach at the scale of a small agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Crème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSOIL 2021 Geneva virtual congress, Aug 2021, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes du GIS Sol : IGCS, RMQS, BDAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test de la qualité des produits ‘GlobalSoilMap’ actuels à l’échelle régionale. Cas de l’Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRP Gironde et Landes : synthèse d'une forte variabilité spatiale des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de sols exposées dans les musées du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">145. congrès national des sociétés historiques et scientifiques : Collecter, collectionner, conserver. Séance n°6-10 "Une merveille sous nos pieds à connaître, collecter, collectionner et conserver : le sol"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, collecter, archiver, pour mieux connaître et surveiller les sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">145. congrès national des sociétés historiques et scientifiques : Collecter, collectionner, conserver. Séance n°6-10 "Une merveille sous nos pieds à connaître, collecter, collectionner et conserver : le sol"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de représentation cartographique de l’incertitude pour les utilisateurs de cartographies des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IGCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Soil Texture Field Observations as Ordinal Qualitative Variables for Digital Soil Mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMSD 2021: International Conference on Digital Mapping and Spatial Data.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver les sols, améliorer la sécurité alimentaire mondiale et lutter contre l'effet de serre : l'initiative 4 pour 1000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">145. congrès national des sociétés historiques et scientifiques : Collecter, collectionner, conserver. Séance n°6-10 "Une merveille sous nos pieds à connaître, collecter, collectionner et conserver : le sol".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping for sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Thursday Interdisciplinary monthly seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Mar 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do some people fear Digital Soil Maps? Good and bad reasons and ways to overcome this situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of legacy soil maps at regional scale in France. Comparison of DSMART and Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Caubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des produits de cartographie des sols globaux, nationaux et régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Théia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la densité des données ponctuelles et des données auxiliaires sur l’incertitude en cartographie numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Théia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the GlobalSoilMap project, complementarity with SoilGrids and with the Global Soil Partnership Pillar 4 initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StoreSoilC : Evaluer le potentiel de stockage du carbone organique dans les sols au moyen d’une approche statistique « data-driven » Etude de cas d’une petite région agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du collectif CarboSMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France et les outils associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la formation du RMT sur l’utilisation des données et aide à l’identification des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the soils of the world: a vision, a daydream or a nightmare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik van den Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des Référentiels Régionaux Pédologiques - RRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la carte 1/100 000 de Laon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'Unité InfoSol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil security and the need for global soil mapping and monitoring. Examples from France and from the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Climate Change and Soil Salinity Dynamics: Threats and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Manama, Bahrain. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping and monitoring in France - Digital soil mapping examples and the GlobalSoilMap framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Information and Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cheongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap for soil organic carbon mapping and as a basis for global modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Mar 2017, Rome, Italy. 534 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion, le modèle économique et la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol, cet inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Temps Libre de Vendôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Temps Libre de Vendôme. FRA., Feb 2017, Vendôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des données pédologiques et/ou cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître la Réserve en Eau Utile du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Agricole de la communauté de communes des Terres du Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cléry Saint André, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la contribution des cailloux au RU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Estimation de la Réserve Utile des sols, quelles méthodes pour quels usages ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage d’eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Planification de l'Agence de l'Eau Adour-Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne (AEAG). FRA., Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications cartographiques à partir de données en format DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier RU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins et les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap for Soil Organic Carbon Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la Réserve Utile et le stockage d’eau dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire C3P, Convention tripartite entre l’Orléanaise des eaux, la Mairie d’Orléans et la Chambre d’agriculture du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 per 1000 soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan P. Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Mar 2017, Rome, Italy. 534 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l’informatisation et l’actualisation d’un carte pédologique ancienne publiée au 1/100 000 : Exemple de la coupure d’Angoulême (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie prédictive de la présence d’un horizon BP durique (Alios) dans les Landes de Gascogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap developments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des programmes d’Inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmonisation des Référentiels Régionaux Pédologiques (RRP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données mondiale des propriétés des sols ? GlobalSoilMap : Contexte et enjeux, propositions, avancement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un hommage à Marcel Jamagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données anciennes et nouvelles à mobiliser et les enjeux associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Vers une stratégie de cartographie numérique des sols en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de la planète (Conférence introductive invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Année Internationale des Sols (AIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Québécoise des Spécialistes en Science du Sol (AQSSS). CAN., Sep 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface DONESOL-WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELS 2014, The Earth Living Skin: Soil, Life and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Earth Living Skin., Sep 2014, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping and the GlobalSoilMap Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et coûts de suivi du carbone dans les sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic and semantic border harmonization of soil map assisted by DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Sciences (CAS). CHN., Nov 2014, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of soil texture: mapping and incertitude estimation in centre-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le RRP Gironde et Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'Unité InfoSol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling factors explaining soil carbon in relation to soil depth for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELS 2014, The Earth Living Skin: Soil, Life and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Earth Living Skin., Sep 2014, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie d'harmonisation des Référentiels Régionaux Pédologiques par cartographie numérique : l'exemple de l'Eure-et-Loir et du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFERSOLS - REPEDO - APPLICASOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Département Environnement et Agronomie "Les Bases de données SOL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orléans, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of topsoil organic carbon contents and stocks spatial distribution in a region of France (Région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne gamma-ray spectrometry: Potential for regolith-soil mapping and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Messner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. GlobalSoilMap Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner une esquisse pédologique au 1/250.000 par des techniques de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bm Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon contents and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne gamma-ray spectrometry: potential for regolith - soil mapping and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Messner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Soil information and potential for delivering GlobalSoilMap product in France: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité des sondages saisis dans DoneSol pour la conception des strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture GlobalSoilMap products for the French region &amp;quot;Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première analyse spatiale de la distribution du carbone des sols en Région Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles demandes sur les sols reçoit-on aujourd'hui au niveau d'un pays comme la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current approaches for mapping and monitoring carbon contents and stocks in French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Orton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Franco-Chinese Seminar - INRA Division for Environment and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spatialisée de la réserve utile de sols caillouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil in comics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Verheijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous saisissons pour vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in the triangular diagrams of soil texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol c'est beau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol, La vie de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Unité INFOSOL (1106)., Nov 2008, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil monitoring networks in Europe: a representativeness study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ESSC (European Society for Soil Conservation) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Soil Conservation, Jun 2007, Palerme, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation approfondie à DoneSol - présentation, bilan, programme 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clear-cutting effects on soil organic matter content and quality in a temperate maritime pine forest a spatial and temporal assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants ABIES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols. Publier sur les sols en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare soil mosaicking optimisation for soil organic carbon prediction in Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thierion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Munera-Echeverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of percentile reflectance thresholding in Sentinel-2 temporal mosaicking on regional SOC and clay prediction performances: case of the Västra-Skaraborg region (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA symposium on earth observation for soil protection and restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Frascati, Italy, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of spectral indices in remote sensing: definition, popularity, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2024 du programme de recherche Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal S2/S1 mosaics combined with environmental covariates for regional SOC mapping: lessons from la Beauce (France) and the Västra-Skaraborg (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. , https://ejpsoil.eu/annual-science-days-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of spectral indices in remote sensing: definition, popularity, and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA symposium on earth observation for soil protection and restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Frascati, Italy, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of direct and indirect approaches for mapping soil organic carbon stock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongxing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence (Italie), Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of covariates and sample density on digital soil mapping performance at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Suleymanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the hidden information from qualitative soil description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Beaudette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Global Soil Security Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Seoul (Korea), South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel imagery capability in digital SOC mapping in two agricultural regions in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the Consortium GLADSOILMAP supported by the LE STUDIUM Loire Valley Institute for advanced research studies (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of using Sentinel-2 temporal mosaics over a 5-year period to map soil organic carbon (SOC) in Beauce, Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semi-automatic data processing pipeline: from text recognition of soil legacy data to feeding the French national soil database DONESOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalla Aicha Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Moumni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Bachir Rehhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we evaluate the accuracy of digital soil maps for local prediction of particle size distribution with hand-feel soil textures observations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Poggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil information from different sources: a pilot study on hand-feel textures of forest soils in a French department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map. Best poster.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving SOC content from space at the detailed scales of small regions: purposes and first results of the EJP-STEROPES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Wetterlind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kobina Mensah Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet ESA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSCS2.0: A comprehensive soil classification system for quantitatively identifying soils across the world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. McBratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS22. Soil Science crossing boundaries, changing society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hand-feel soil texture as a proxy for Digital Soil Mapping predictions of soil particle-size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Soil Science - Glasgow 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping topsoil organic carbon content over temperate cropland regions. The contribution of the Sentinel-2 and Sentinel 1 satellites for Beauce in central France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fernando Urbina Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Biney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA OCCITANIA: From text recognition to soil map generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Styc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalla Aicha Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophI.A Summit 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les offres de formations à DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sydney, Australia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of the probability of iron pan occurrence in sandy podzols of South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Laetitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoue, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a methodology for the harmonization of soil maps assisted by digital mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoue, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of the probability of iron pan occurrence in sandy podzols of South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanjing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At which distance are the soils influenced by the sea spray?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Global Workshop on Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanjing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil particle-size distribution in the region &amp;quot;Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.0, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données sol comme support des études sur la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Biarritz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary analysis of topsoil organic carbon contents and stocks spatial distribution in a region of France (Région Centre).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.0, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would comic strip be a good means of communication on soil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. poster A0, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the information and data requests to a national soil data centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIS Sol-AFES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Nouvelle-Aquitaine : notice explicative de la carte des pédopaysages au 1/250 000e du département des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 245 p., 2019, 2-7380-1432-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données DoneSol version 3.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.515, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Nouvelle-Aquitaine : notice explicative de la carte des pédopaysages au 1/250 000e du département de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2019, 2-7380-1431-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.137, 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données DoneSol version 3.7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra Us 1106 Infosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">497 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données DoneSol version 3.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (version du 01/05/2017), 491 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de données DoneSol version 3.5.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (version du 01/05/2017), pp.515, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 294 p., 2017, 2738014097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice de la carte pédologique d'Auch au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 179 p., 2015, 9782738013668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de saisie des données dans DoneSol-web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte d'Angers au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 346 p., 2013, Cartes et Référentiels Pédologiques (Quae), 978-2-7380-1347-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Langon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, pp.250, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des pédopaysages du Loiret à 1/250 000 (Référentiel Régional Pédologique de la région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA Editions, 278 p., 2008, 978-2-7380-1255-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Beaugency (partie du Loiret au Nord de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">129 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et dynamique du carbone organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de sols exposées dans les musées du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rozanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections de sciences naturelles : collecte, étude, conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Actes des congrès nationaux des sociétés historiques et scientifiques (édition électronique), 978-2-7355-0978-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Les bases de données sur le sol pour la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 288 p., 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd global soil security conference: conclusions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137, 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap and the dimensions of Global Soil Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2. Understanding Soils for Their More Efficient Management: A National Soil Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 1 : Functions and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2018, 978-1-786-30215-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Connaître les sols pour mieux les gérer : un système d’information national sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berthelin; Christian Valentin; Jean-Charles Munch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique-1 : Fonctions et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, 348 p., 2018, Collection système Terre-Environnement - série Les sols, 9781784053802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap history and main achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap - Digital Soil Mapping from Country to Globe: Proceedings of the Global Soil Map 2017 Conference, July 4-6, 2017, Moscow, Russia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 174 p., 2017, ISBN 9780815375487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National soil information and potential for delivering GlobalSoilMap products in France: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture GlobalSoilMap products for the French region &amp;quot;Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne gamma-ray spectrometry: potential for regolith - soil mapping and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Messner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil particle-size distribution in the region “Centre” (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press (Taylor \&amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populating soil maps with legacy data from a soil testing databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Francis, CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 494 p., 2014, 978-1-138-00119-0. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b16500-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon content and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique d’utilisation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Dunod, 896 p., 2011, 9782100549009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil in comic strips and cartoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Verheijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-90-481-2959-1. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2960-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, les sols enfin à la une ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire de la convention &amp;quot;cartographie des sols&amp;quot; - « Enquête préalable au développement de la Cartographie numérique des Sols : recueil des besoins en vue de l’élaboration d’un cahier des charges » Programme 154- domaine fonctionnel 0154-14-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo du programme scientifique CES Theia « Cartographie Numérique des Sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols d’Angoulême (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département de Gironde (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Privas (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Montpellier (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Condom (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lesparre-Médoc (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lodève (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Toulon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte au 1/100 000 d'Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre du GIS Sol N°28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département des Landes (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Langon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards More Science-Society Interfaces. Proceedings of the Global Soil Security 2016 Conference, December 5-6, 2016, Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe thématique « surfaces continentales » du Tosca pour le séminaire de prospective scientifique du CNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Calleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNES - Centre national d'études spatiales. 2024, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du PROJET CSMS-RRP-CPF 1/50000. Mise en place de l'évaluation de produits de cartographie numérique des sols sur la coupure de Pithiviers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Chambre d'Agriculture du Loiret (CA 45); InfoSol INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire du contrat MAA 2102 5164 92/n°32000959 - 2019 – Impact de la densité des données ponctuelles et des données auxiliaires sur l’incertitude en cartographie numérique et mode de communication et de représentation de cette incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GISSOL. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boite à toucher le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les perspectives d'évolution de la cartographie des sols en France : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives - synthèse du rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GISSOL. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de développement de produits GlobalSoilMap à l’échelle de la France métropolitaine. Rapport de Pari Scientifique 2013-2014 du Département EA de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Inventaire, Gestion et Conservation des Sols (IGCS) - juin 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : convention MAAF-INRA : Programme IGCS Inventaire, Gestion et Conservation des Sols de France - mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosoil : extrapolation numérique de propriétés des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Inventaire, Gestion et Conservation des Sols (IGCS) - mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la convention INRA-MAAF - Coordination IGCS - juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final Programme &amp;quot;Inventaire, Gestion et Conservation des Sols&amp;quot; - juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme IGCS (Inventaire, Gestion et Conservation des Sols) : Compte-rendu d'activité 2012-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique Landes : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu final mai 2013 - programme IGCS - convention n° 2100507751 (MAAPRAT) / n° 33000186 (Inra) Programme 511-3 – n°OSIRIS 51111N100000026 (FEADER) / n° 33000205 (Inra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique Landes : rapport d'avancement des travaux à la date du 13/03/2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2009 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu final des travaux réalisés sur les crédits 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final Loiret - Programme régional Inventaire Gestion et Conservation des Sols - Centre - Programme sur crédits 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Soil for Monitoring. Volume IIa: Inventory & Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Communities. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Soil for Monitoring. Volume IIb: Survey of National Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EUR 23490 EN/2B, Cranfield University; Inrae. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire 2007 - Programme régional IGCS - Centre - RRP Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2006 : compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final Loiret - Programme régional Inventaire Gestion et Conservation des Sols - Centre - Programme sur crédits 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire 2005 - Programme régional IGCS - Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire 2006 - Programme IGCS Centre - RRP Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale et temporelle de la biomasse microbienne dans les sols des Landes de Gascogne : influence des pratiques sylvicoles et agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université de Bourgogne (UB), Dijon, FRA. 1998, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon in pedometron: &amp;quot;Christmas pedometricians' gifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon: Soil deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo du groupe de travail Digital Soil Mapping de l'IUSS (International Union of Soil Science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon: Forecasting soil and climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logo du projet GLADSOILMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration de la couverture du livre &amp;quot;GlobalSoilMap - Digital Soil Mapping from Country to Globe: Proceedings of the Global Soil Map 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Illustration. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Nouvelle-Aquitaine : carte des pédopaysages au 1/250 000e du département de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Nouvelle-Aquitaine : carte des pédopaysages au 1/250 000e du département des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique de Chinon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte pédologique de la France - Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Langon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Beaugency (partie du Loiret au Nord de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données de la carte des sols de Laon au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données du Référentiel Régional Pédologique du département de Gironde (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données du Référentiel Régional Pédologique du département des Landes (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000 en format DoneSol2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000 en format ArcInfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONESOL : Base de données nationale structurant et regroupant les données ponctuelles et surfaciques des études pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du potentiel de données d’observations de terrain pour caractériser ou cartographier des propriétés ou des comportements des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans (France), 2024. Français. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024ORLE1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05015008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId688"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4414D058"/>
+    <w:nsid w:val="E1C1A7D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-richer-de-forges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3170-4014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132070049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000423393847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-3146-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05013150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Suleymanov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3618977" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B M Heuvelink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van der Westhuizen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Orton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108268" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan E Beaudette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13070909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2024.100166" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxing Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkui Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Schillaci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2367-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13071014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04376940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eymard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092410" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Shuai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Shi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seh.2023.100049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116383" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106155" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116052" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14122917" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Hong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116208" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00358" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2020.10.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105062" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2021.100018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bouma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00255" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00295" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roudier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624715v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossignol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chambers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.05.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604945v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G.B. Leenaars" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabindra Adhikari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.06.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P. Malone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma2017.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620420v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.12.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lelu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.02.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.066" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G8QSWC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.035" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641689v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Murciano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;d&#233; Marion Tetegan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005178" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. A. Saby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJXRBN0Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2011.00376.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2DLPQ79-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645625v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Grosset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demartini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654708v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00267.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5KKG45P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661469v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655018v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653747v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662838v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15753538" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260643v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gabriel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Gim&#233;nez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15797203" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723874v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1755" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553208v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1764" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580596v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136449v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087533v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Jie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1497" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982603v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145827v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208253v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612937v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222651v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194507v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194470v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192755v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220209v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220200v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194482v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396697v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220189v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791522v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737914v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791707v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790851v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788125v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hartemink" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738236v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734585v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boisson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Lejeune" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733660v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736154v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van den Bosch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788746v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Field" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kidd" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738235v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chazal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787436v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736382v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Grundy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Mckenzie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605255v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603087v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603155v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786207v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785139v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603159v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605343v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604217v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788425v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735933v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743573v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743492v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796501v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793088v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743547v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798758v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799790v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209297v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792861v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739149v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792577v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738780v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741427v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792495v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793031v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800511v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744017v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800397v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795124v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741230v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745141v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747999v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810640v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746223v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805191v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748209v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745442v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745422v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810109v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746274v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815207v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verheijen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814769v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757541v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814532v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814527v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830019v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Doux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Yart" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163083v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierion" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260506v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507597v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507584v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654485v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507590v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580599v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661248v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128446v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982442v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982514v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174094v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beaudette" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982564v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Aicha Sow" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Moumni" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bachir Rehhali" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pimenta" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982494v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749421v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. McBratney" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Huang" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745895v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745930v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Urbina Salazar" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biney" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553077v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Styc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Maisonnasse" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738427v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738873v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795691v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738770v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743806v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741455v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809216v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745263v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744821v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745631v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810471v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814545v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814474v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816960v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790864v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418504v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1634/9782738014320/referentiel-regional-pedologique-de-la-region-nouvelle-aquitaine" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418503v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1633/9782738014313/referentiel-regional-pedologique-de-la-region-nouvelle-aquitaine" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789000v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787561v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra Us 1106 Infosol" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788367v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605320v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791316v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794859v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798640v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807073v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804489v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wilbert" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823245v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832169v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840404v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321942v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rozanov" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/20911" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001627v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789506v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouma" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787788v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790311v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788720v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787837v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/GlobalSoilMap---Digital-Soil-Mapping-from-Country-to-Globe-Proceedings/Arrouays-Savin-Leenaars-McBratney/p/book/9780815375487" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793383v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798764v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799955v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795031v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795349v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795034v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209168v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-59" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803756v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817788v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sci/agriculture/book/978-90-481-2959-1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2960-7_27" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807864v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134122v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603126v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608853v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209116v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319540v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383442v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786754v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787765v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795241v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801361v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797059v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793223v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793843v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799900v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793210v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808703v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805420v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804187v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823656v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815465v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824762v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820834v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823848v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816802v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821148v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Jones" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822221v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820240v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820112v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814875v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820169v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837412v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787050v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787805v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790902v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786426v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785656v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787405v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785113v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790181v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790179v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790032v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800556v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopineau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811309v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809392v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833089v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787742v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800959v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792619v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794395v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800140v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viyer" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798837v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798184v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799373v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801018v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799757v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804750v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811308v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805030v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803669v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823323v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824759v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842954v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05015008v2" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ORLE1049" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-richer-de-forges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3170-4014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132070049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000423393847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-3146-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Suleymanov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3618977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05013150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B M Heuvelink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van der Westhuizen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Orton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2024.100166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan E Beaudette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13070909" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxing Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkui Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Schillaci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2367-2024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108268" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13071014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04376940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eymard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poggio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092410" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Shuai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Shi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seh.2023.100049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102347v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116383" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Castaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14122917" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116052" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Hong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116208" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00358" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lowe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Adamo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2020.10.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soisec.2021.100018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bouma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00255" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00295" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Arrouays" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Rossignol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roudier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossignol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111857v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.03.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chambers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.05.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.10.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604945v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G.B. Leenaars" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabindra Adhikari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.06.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan P. Malone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma2017.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620420v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.12.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lelu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637553v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.066" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G8QSWC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632215v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2016.02.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin P." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.035" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VRW8ZBF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641689v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Murciano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;d&#233; Marion Tetegan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641500v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005178" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642028v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647423v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. A. Saby" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJXRBN0Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643072v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648187v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2011.00376.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2DLPQ79-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651113v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Grosset" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demartini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642789v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654708v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658490v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00267.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5KKG45P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666688v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662838v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657063v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260643v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154634v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15753538" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gabriel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Gim&#233;nez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15797203" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1755" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723874v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826983v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Nino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553208v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1764" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508449v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580596v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Jie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1497" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189544v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kobina Mensah Biney" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247280v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136449v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982603v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145827v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208253v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189593v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222651v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396704v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189483v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cr&#232;me" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194507v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194470v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192755v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220209v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220200v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194482v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396697v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220189v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791522v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789531v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790851v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788125v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hartemink" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790852v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738236v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734585v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boisson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Lejeune" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733660v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736154v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van den Bosch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738235v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chazal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791310v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788746v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Field" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Kidd" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736382v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B Mcbratney" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Grundy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Mckenzie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603048v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605255v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603087v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603155v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786207v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785139v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605343v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604217v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788425v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735933v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743573v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743492v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796501v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793088v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743547v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798758v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796883v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathieu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799790v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209297v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Laetitia Mulder" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792577v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792861v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739149v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792495v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741427v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738780v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800511v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793031v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744017v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800397v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795124v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741230v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745141v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747999v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810640v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746223v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805191v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748209v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745442v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745422v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810109v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Orton" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746274v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815207v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verheijen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814769v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757541v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814532v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814527v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830019v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Doux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Yart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163083v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierion" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198605v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05260506v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507597v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507584v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654485v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507590v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580599v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661248v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174094v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Beaudette" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128446v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982442v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982514v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982564v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Aicha Sow" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Moumni" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bachir Rehhali" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pimenta" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982478v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982494v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189594v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749421v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. McBratney" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Huang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745895v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745930v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernando Urbina Salazar" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Biney" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553077v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Styc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Maisonnasse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738427v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738873v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795691v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743806v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738770v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741455v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744821v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809216v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745263v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810471v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745631v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814545v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814474v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816960v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418504v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1634/9782738014320/referentiel-regional-pedologique-de-la-region-nouvelle-aquitaine" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790864v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418503v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1633/9782738014313/referentiel-regional-pedologique-de-la-region-nouvelle-aquitaine" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789000v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787561v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra Us 1106 Infosol" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788367v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605320v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791316v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794859v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798640v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807073v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804489v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wilbert" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823245v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832169v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840404v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321942v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rozanov" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/20911" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001627v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789506v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouma" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787788v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788720v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790311v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787837v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/GlobalSoilMap---Digital-Soil-Mapping-from-Country-to-Globe-Proceedings/Arrouays-Savin-Leenaars-McBratney/p/book/9780815375487" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795031v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799955v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793383v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798764v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795349v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795034v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209168v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16500-59" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803756v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817788v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sci/agriculture/book/978-90-481-2959-1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2960-7_27" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807864v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134122v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603126v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608853v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792619v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794395v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799373v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viyer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800140v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798837v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798184v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801018v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799757v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804750v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209116v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805030v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803669v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319540v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carre" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383442v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786754v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787765v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795241v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801361v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797059v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793223v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799900v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793843v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793210v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808703v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805420v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804187v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823656v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815465v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824762v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820834v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816802v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823848v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821148v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Jones" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822221v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820112v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814875v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820240v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820169v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837412v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787805v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787050v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790902v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786426v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785656v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787405v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785113v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790181v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790179v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790032v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800556v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopineau" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811309v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809392v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833089v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787742v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800959v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811308v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823323v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824759v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842954v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05015008v2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ORLE1049" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>