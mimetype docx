--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -489,585 +489,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incidence des réceptacles funéraires sur la position et la décomposition des cadavres : étude de cas archéologiques modernes et contemporains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomie et diagnose sexuelle primaire à partir de l’os coxal : du terrain au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (1-2), pp.59-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0070⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 32 (3-4), pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222959v1</w:t>
+                <w:t xml:space="preserve">hal-02991046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie et diagnose sexuelle primaire à partir de l’os coxal : du terrain au laboratoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’incidence des réceptacles funéraires sur la position et la décomposition des cadavres : étude de cas archéologiques modernes et contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (3-4), pp.158-167. </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (1-2), pp.59-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991046v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of Treponema pallidum subspecies pallidum in 150-year-old foetal remains, southeastern France</w:t>
+                <w:t xml:space="preserve">L’archéo-anthropologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril Meffray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Perrin</w:t>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Archéologie. Entre ruptures et continuités, 139, pp.34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108523v1</w:t>
+                <w:t xml:space="preserve">hal-02780002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie de la mort face aux temps récents : pratiques et questionnements éthiques à partir d’une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ethics in Archaeology, 2 (3), pp.146-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1066472ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéo-anthropologie funéraire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+                <w:t xml:space="preserve">Molecular detection of Treponema pallidum subspecies pallidum in 150-year-old foetal remains, southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Meffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02780002v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléopathologie dentaire et époque contemporaine : le cimetière des Crottes à Marseille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (3-4), pp.153-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1658,51 +1658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,51 +1801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of beheading dating from the celtic period (La Tène B, Sarliève-Grande Halle, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,77 +2722,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une fiche d'enregistrement pour les dépôts secondaires (fiche &amp;quot;DS&amp;quot;) en contexte historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,77 +2817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une fiche d'enregistrement pour les dépôts secondaires (fiche &amp;quot;DS&amp;quot;) en contexte historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4706,51 +4706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAB173D5"/>
+    <w:nsid w:val="9DAA885F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4937,51 +4937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-richier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-3510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180245643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066472ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02780002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P58BLBHL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dufraigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ54VZW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;vin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01477918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.832" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03171137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0170" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-richier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-3510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180245643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02780002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066472ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P58BLBHL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dufraigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ54VZW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;vin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01477918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.832" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03171137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0170" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>