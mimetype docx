--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -489,382 +489,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie et diagnose sexuelle primaire à partir de l’os coxal : du terrain au laboratoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’incidence des réceptacles funéraires sur la position et la décomposition des cadavres : étude de cas archéologiques modernes et contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (3-4), pp.158-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0094⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 32 (1-2), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991046v1</w:t>
+                <w:t xml:space="preserve">hal-03222959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incidence des réceptacles funéraires sur la position et la décomposition des cadavres : étude de cas archéologiques modernes et contemporains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomie et diagnose sexuelle primaire à partir de l’os coxal : du terrain au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (1-2), pp.59-74. </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (3-4), pp.158-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222959v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéo-anthropologie funéraire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’archéologie de la mort face aux temps récents : pratiques et questionnements éthiques à partir d’une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ethics in Archaeology, 2 (3), pp.146-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1066472ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02780002v1</w:t>
+                <w:t xml:space="preserve">hal-02864965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie de la mort face aux temps récents : pratiques et questionnements éthiques à partir d’une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’archéo-anthropologie funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Archéologie. Entre ruptures et continuités, 139, pp.34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864965v1</w:t>
+                <w:t xml:space="preserve">hal-02780002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular detection of Treponema pallidum subspecies pallidum in 150-year-old foetal remains, southeastern France</w:t>
               </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (3-4), pp.153-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1658,51 +1658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,51 +1801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2843,51 +2843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4706,51 +4706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DAA885F"/>
+    <w:nsid w:val="53CB0A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4937,51 +4937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-richier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-3510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180245643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02780002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066472ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P58BLBHL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dufraigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ54VZW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;vin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01477918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.832" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03171137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0170" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-richier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-3510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180245643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066472ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02780002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P58BLBHL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dufraigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ54VZW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;vin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01477918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.832" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03171137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0170" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>