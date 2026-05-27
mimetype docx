--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -489,222 +489,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incidence des réceptacles funéraires sur la position et la décomposition des cadavres : étude de cas archéologiques modernes et contemporains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomie et diagnose sexuelle primaire à partir de l’os coxal : du terrain au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (1-2), pp.59-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0070⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 32 (3-4), pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222959v1</w:t>
+                <w:t xml:space="preserve">hal-02991046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie et diagnose sexuelle primaire à partir de l’os coxal : du terrain au laboratoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’incidence des réceptacles funéraires sur la position et la décomposition des cadavres : étude de cas archéologiques modernes et contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (3-4), pp.158-167. </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (1-2), pp.59-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991046v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie de la mort face aux temps récents : pratiques et questionnements éthiques à partir d’une étude de cas</w:t>
               </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (3-4), pp.153-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2843,51 +2843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4706,51 +4706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53CB0A6E"/>
+    <w:nsid w:val="103A9B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4937,51 +4937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-richier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-3510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180245643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066472ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02780002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P58BLBHL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dufraigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ54VZW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;vin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01477918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.832" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03171137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0170" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-richier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-3510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180245643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066472ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02780002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P58BLBHL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03251547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6863" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dufraigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ54VZW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;vin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01477918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.832" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03171137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0170" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>