--- v0 (2026-04-09)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne ROBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B3GALT6 mutations lead to compromised connective tissue biomechanics in Ehlers-Danlos syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Milan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hergalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (16), pp.e179474. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.179474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated evolution of the SNORD115 and SNORD116 tandem repeats at the imprinted Prader–Willi/Angelman locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marty-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.ugad003. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/narmme/ugad003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and molecular analyses identify SNORD116 targets involved in the Prader Willi syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeya Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.msab348. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile strategy to synthesize N -methyl-anthranilic acid-labelled glycoprobes for fluorescence-based screening assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (73), pp.10746-10749. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cc03882b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a library of variously modified 4-methylumbelliferyl xylosides and a structure–activity study of human β4GalT7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (45), pp.9653 - 9669. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ob02530k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of β1,3-galactosyltransferase 6 deficiency in a rare connective tissue genetic disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournel-Gigleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th FEBS Advanced Lecture Course "Matrix pathobiology, signaling and molecular targets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Liménas Chersoníssou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in the glycosyltransferases B3GalT6/B4GalT7 involved in glycosaminoglycan synthesis: Biochemical and Pathophysiological Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournel-Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Ehlers-Danlos Society International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis and development of modified xylosides as potential inhibitors targeting β4GalT7, a key enzyme in glycosaminoglycan biosynthesis initiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème journée du Groupe Français des Glycosciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromes d’Ehlers-Danlos (SED) & défauts de synthèse des protéoglycanes : Comprendre et Guérir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournel-Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National Syndrome d’Ehlers-Danlos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent screening of glyco-active compounds with GlycoFluo technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIA-FR3209 “Glycans &amp; Proteoglycans : The Sweet &amp; Smart Molecules of the 21st century” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vandoeuvre-les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent screening of glyco-active compounds with GlycoFluo technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème journée du Groupe Français des Glycosciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent screening of glyco-active compounds with GlycoFluo technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ITMO BMSV d'AVIESAN commémorant le 100ème anniversaire de la découverte de l'héparine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B3GALT6 mutations causes a pleiotropic form of Ehlers-Danlos syndrome (EDS) due defects in glycosaminoglycan biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Van damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransiska Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème journée du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B3GALT6 mutations causes a pleiotropic form of Ehlers-Danlos syndrome (EDS) due defects in glycosaminoglycan biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Van damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransiska Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ITMO BMSV d'AVIESAN commémorant le 100ème anniversaire de la découverte de l'héparine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne ROBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B3GALT6 mutations lead to compromised connective tissue biomechanics in Ehlers-Danlos syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Milan Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hergalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Francius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (16), pp.e179474. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.179474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated evolution of the SNORD115 and SNORD116 tandem repeats at the imprinted Prader–Willi/Angelman locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marty-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.ugad003. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/narmme/ugad003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and molecular analyses identify SNORD116 targets involved in the Prader Willi syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeya Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Labialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.msab348. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile strategy to synthesize N -methyl-anthranilic acid-labelled glycoprobes for fluorescence-based screening assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (73), pp.10746-10749. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cc03882b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a library of variously modified 4-methylumbelliferyl xylosides and a structure–activity study of human β4GalT7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ramalanjaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (45), pp.9653 - 9669. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ob02530k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of β1,3-galactosyltransferase 6 deficiency in a rare connective tissue genetic disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournel-Gigleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th FEBS Advanced Lecture Course "Matrix pathobiology, signaling and molecular targets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Liménas Chersoníssou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis and development of modified xylosides as potential inhibitors targeting β4GalT7, a key enzyme in glycosaminoglycan biosynthesis initiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème journée du Groupe Français des Glycosciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromes d’Ehlers-Danlos (SED) & défauts de synthèse des protéoglycanes : Comprendre et Guérir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournel-Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National Syndrome d’Ehlers-Danlos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in the glycosyltransferases B3GalT6/B4GalT7 involved in glycosaminoglycan synthesis: Biochemical and Pathophysiological Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournel-Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Ehlers-Danlos Society International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent screening of glyco-active compounds with GlycoFluo technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIA-FR3209 “Glycans &amp; Proteoglycans : The Sweet &amp; Smart Molecules of the 21st century” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vandoeuvre-les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent screening of glyco-active compounds with GlycoFluo technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ITMO BMSV d'AVIESAN commémorant le 100ème anniversaire de la découverte de l'héparine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B3GALT6 mutations causes a pleiotropic form of Ehlers-Danlos syndrome (EDS) due defects in glycosaminoglycan biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Van damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransiska Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème journée du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B3GALT6 mutations causes a pleiotropic form of Ehlers-Danlos syndrome (EDS) due defects in glycosaminoglycan biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Van damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransiska Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ITMO BMSV d'AVIESAN commémorant le 100ème anniversaire de la découverte de l'héparine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent screening of glyco-active compounds with GlycoFluo technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertin-Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gulberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème journée du Groupe Français des Glycosciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty-Capelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narmme/ugad003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeya Baldini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin-Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gulberti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc03882b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dahbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02530k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Diana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournel-Gigleux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Pang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Van&#160;damme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransiska Malfait" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty-Capelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narmme/ugad003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeya Baldini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertin-Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ramalanjaona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gulberti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc03882b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dahbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02530k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Diana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournel-Gigleux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Pang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Van&#160;damme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransiska Malfait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01707192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>