--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anne Rochebouet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">MCF Langue et littérature médiévales françaises</w:t>
+        <w:t xml:space="preserve">MCF HDR Langue et littérature médiévales françaises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -159,1501 +159,1549 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000362815224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anne Rochebouet est MCF habilitée à diriger des recherches en langues et littérature médiévales françaises à l'UVSQ, et membre junior de l'</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Institut universitaire de France</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Spécialiste de la réception de l’Antiquité au Moyen Âge et notamment de la matière troyenne (édition critique de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prose 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> [2021], </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réécrire l'histoire de Troie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> [2022]), elle s’intéresse actuellement aux histoires universelles en français dans leurs dimensions visuelles et textuelles ; elle vient de leur consacrer son inédit d'habilitation (2025). En croisant codicologie, critique textuelle, sémiotique et théorie littéraire, elle explore notamment la façon dont la matérialité des textes, à travers leurs témoins manuscrits, permet d'interroger ce qui fait la spécificité des régimes de textualité médiévaux (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matérialité(s) / Textualité(s). Le texte médiéval dans tous ses états</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> [HDR 2025]).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido delle Colonne, une œuvre et sa réception dans l’Europe médiévale,</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réécrire l’histoire de Troie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rochebouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, 2022, Recherches littéraires médiévales, 978-2-406-12971-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12973-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03940434v1</w:t>
+                <w:t xml:space="preserve">hal-03668942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécrire l’histoire de Troie.</w:t>
+                <w:t xml:space="preserve">Le Roman de Troie en prose. Prose 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 36, 2022, Recherches littéraires médiévales, 978-2-406-12971-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 59, 2021, Textes littéraires du Moyen Âge, 978-2-406-10321-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668942v1</w:t>
+                <w:t xml:space="preserve">hal-03154089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roman de Troie en prose. Prose 5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’écriture de l’histoire au Moyen Âge (XIe-XVe siècle). Contraintes génériques, contraintes documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Mora-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 59, 2021, Textes littéraires du Moyen Âge, 978-2-406-10321-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154089v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03364672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture de l’histoire au Moyen Âge (XIe-XVe siècle). Contraintes génériques, contraintes documentaires</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Écriture de l'histoire au Moyen Âge. Contraintes génériques, contraintes documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rochebouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Mora-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chastang</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-03364672v1</w:t>
+                <w:t xml:space="preserve">hal-03010512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Écriture de l'histoire au Moyen Âge. Contraintes génériques, contraintes documentaires</w:t>
+                <w:t xml:space="preserve">L'Histoire ancienne jusqu'à César, ou Histoires pour Roger, châtelain de Lille. L'histoire de la Perse de Cyrus à Assuérus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 8, 2015, Alexander Redivivus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Anheim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03010512v1</w:t>
+                <w:t xml:space="preserve">hal-03010461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Histoire ancienne jusqu'à César, ou Histoires pour Roger, châtelain de Lille. L'histoire de la Perse de Cyrus à Assuérus</w:t>
+                <w:t xml:space="preserve">Le Pas du Perron Fée (Édition des manuscrits Paris, BnF fr 5739 et Lille BU 104)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 8, 2015, Alexander Redivivus</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Szkilnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 169, 2013, CFMA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010461v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pas du Perron Fée (Édition des manuscrits Paris, BnF fr 5739 et Lille BU 104)</w:t>
+                <w:t xml:space="preserve">Charles d'Orléans. Poésies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Szkilnik</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Champion, 169, 2013, CFMA</w:t>
+                <w:t xml:space="preserve">Julien Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2010, Clefs concours, agrégation, Lettres médiévales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troy in Medieval Europe. From one Language to another, from one Culture to another, II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troie en Europe au Moyen Âge, D’un imaginaire l’autre, d’une langue l’autre (vol. 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (19), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troie en Europe au Moyen Âge, D’un imaginaire l’autre, d’une langue l’autre (vol. 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (18), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troy in Medieval Europe. From one Language to another, from one Culture to another I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03010502v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte à l'épreuve du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rochebouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73, 2017, Médiévales, Langue Textes Histoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.8157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido delle Colonne et la fortune de Troie dans l'Europe médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guido delle Colonne et la fortune de Troie dans l'Europe médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, 2024, 979-10-351-0985-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. Éditions de la Sorbonne, 2024, 979-10-351-0985-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ahh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps, poète courtois?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte médiéval, de la variante à la recréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Cornec Rochelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variance, variantes, variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, 54, PUPS, 2012, Cultures et civilisations médiévales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1663,2849 +1711,2940 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tradition textuelle de la Chronique dite de Baudouin d'Avesnes. Premières approches et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Endress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romania (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 143, p. 86-131 et p. 322-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting in Touch with Troy in Fifteenth-Century France: The First Prose Version of the Roman de Troie in the Manuscript F°26 of the Abbey of Maredsous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 142 (3), pp.500-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/ang-2024-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Translation: Illuminated Manuscripts and the First French Humanists by Anne D. Hedeman (review)</w:t>
+                <w:t xml:space="preserve">Au-delà des fictions troyennes : rémanence, permanence et variations de la figure d'Homère dans la culture lettrée médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Digital Philology : a journal of medieval cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/dph.2023.0005⟩</w:t>
+              <w:t xml:space="preserve">Troianalexandrina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.115-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.TROIA.5.144957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195110v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des fictions troyennes : rémanence, permanence et variations de la figure d'Homère dans la culture lettrée médiévale</w:t>
+                <w:t xml:space="preserve">Visual Translation: Illuminated Manuscripts and the First French Humanists by Anne D. Hedeman (review)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troianalexandrina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.TROIA.5.144957⟩</w:t>
+              <w:t xml:space="preserve"> Digital Philology : a journal of medieval cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.144-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/dph.2023.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468541v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Grèce à l'Italie: genèse et première diffusion de Prose 1, version commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francigena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.103-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en texte, macrostructure et organisation du temps. L'Histoire ancienne jusqu'à César, des manuscrits aux imprimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 192, pp.555-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La matière de Troie en français (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, pp.365-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matière de Troie en français (XIIe - XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.365-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.TROIA.5.117049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de L'Histoire ancienne jusqu'à César (deuxième rédaction). Édition d'après le m. OUL 1 de la bibliothèque de l'université Otemae (ancien Philipps 23240). Étude de la langue, glossaire et index nominum par Yorio Otaka, introduction et bibliographie par Catherine Croizy-Naquet, Orléans, Paradigme (Medievalia 88), 2016, 2 tomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romania (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.473-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fragment d’un manuscrit inconnu de la Continuation Manessier aux Archives de l’Eure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romania (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 136 (541), pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/roma.2018.7559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Gabriele Giannini, Un guide français de Terre sainte, entre Orient latin et Toscane occidentale, Paris, Classiques Garnier, 2016, 352 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de linguistique romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.598-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une poétique du blanc. Structuration de l’espace textuel et visuel dans la mise en livre médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (2), pp.51-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1040897ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte à l'épreuve du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (73), pp.5-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/medievales.8157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Terre sainte au val de Loire : diffusion et remaniement de l'Histoire ancienne jusqu'à César au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romania (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 134, p.169-203</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 134, p.169-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/roma.2016.7493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce que nous avom chi dit nous l'avons dit par soulas et par envoiseüre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, http://www.fabula.org/revue/document6231.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi poser aux textes médiévaux des questions qu'ils ne se posent pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (2), http://www.fabula.org/revue/document4883.php. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.4883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de L. Barbieri, le « epistole delle dame di Grecia » nel Roman de Troie in prosa. La Prima traduzione francese delle Eroidi di Ovidio, Tübingen, Basel : A. Francke Verlag, 2005 (Romanica Helvetica 123)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romania (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 127, pp.237-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une « confusion » graphique fonctionnelle? Sur la transcription du u et du n dans les textes en ancien et moyen français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (2), pp.206-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/scrip.2009.4057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réminiscences médiévales dans la fantasy</w:t>
+                <w:t xml:space="preserve">Allier le romanesque et l'histoire dans les romans de Troie médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Salamon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.99-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010034v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allier le romanesque et l'histoire dans les romans de Troie médiévaux</w:t>
+                <w:t xml:space="preserve">Les réminiscences médiévales dans la fantasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Tanniou</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.319-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.11092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010677v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enclore l'histoire universelle dans le manuscrit : sections, volumes et divisions au prisme des seuils textuel et manuscrit</w:t>
+                <w:t xml:space="preserve">Le récit de la chute de Troie dans la Chronique dite de Baudouin d'Avesnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Croizy-Naquet; Dominique Demartini; Michelle Szkilnik. </w:t>
+              <w:t xml:space="preserve">Hélène Biu, Sandrine Hériché-Pradeau et Géraldine Veysseyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment finir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.81-97, 2025</w:t>
+              <w:t xml:space="preserve">"Pour ce que l'istoire est encoires de longue narration". Mélanges de langue et de littérature médiévales en l'honneur du professeur Gilles Roussineau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 387-427, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468551v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit de la chute de Troie dans la Chronique dite de Baudouin d'Avesnes</w:t>
+                <w:t xml:space="preserve">Enclore l'histoire universelle dans le manuscrit : sections, volumes et divisions au prisme des seuils textuel et manuscrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Biu, Sandrine Hériché-Pradeau et Géraldine Veysseyre. </w:t>
+              <w:t xml:space="preserve">Catherine Croizy-Naquet; Dominique Demartini; Michelle Szkilnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Pour ce que l'istoire est encoires de longue narration". Mélanges de langue et de littérature médiévales en l'honneur du professeur Gilles Roussineau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, p. 387-427, 2025</w:t>
+              <w:t xml:space="preserve">Comment finir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.81-97, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468557v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser une histoire universelle. Effets de lecture et dispositifs visuels et textuels dans quelques manuscrits de l'Histoire ancienne jusqu'à César</w:t>
+                <w:t xml:space="preserve">Le français écrit en Italie à travers quelques exemples des xiiie-xive siècles : langue artificielle, langue hybride, langue de contact ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fanny Mailley; Francesco Montorsi. </w:t>
+              <w:t xml:space="preserve">E. Atsushi; M. Smith; T. Megumi; H. Wijsman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Chroniques et l'histoire universelle. France-Italie (xiii-xive siècles)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Horizons médiévaux d'Orient et d'Occident. Regards croisés entre France et Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.153-167, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527253v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13～14世紀のイタリアで書かれたフランス語――人口言語，混成言語，あるいは接触言語？ 若干の事例から</w:t>
+                <w:t xml:space="preserve">Organiser une histoire universelle. Effets de lecture et dispositifs visuels et textuels dans quelques manuscrits de l'Histoire ancienne jusqu'à César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Egawa; H. Wijsman; M. Tanabé; M. Smith. </w:t>
+              <w:t xml:space="preserve">Fanny Mailley; Francesco Montorsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">東西中世のさまざまな地平 - フランスと日本の交差するまなざし / Horizons médiévaux d'Orient et d'Occident ‒ Regards croisés entre France et Japon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Chroniques et l'histoire universelle. France-Italie (xiii-xive siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-84, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11909-8.p.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010689v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuples chez Tolkien</w:t>
+                <w:t xml:space="preserve">13～14世紀のイタリアで書かれたフランス語――人口言語，混成言語，あるいは接触言語？ 若干の事例から</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Ferré, Frédéric Manfrin. </w:t>
+              <w:t xml:space="preserve">A. Egawa; H. Wijsman; M. Tanabé; M. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tolkien, voyage en Terre du Milieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF; Christian Bourgeois, pp.49-53, 2020</w:t>
+              <w:t xml:space="preserve">東西中世のさまざまな地平 - フランスと日本の交差するまなざし / Horizons médiévaux d'Orient et d'Occident ‒ Regards croisés entre France et Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chisen, pp.139-156, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010768v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre “cil qui l'escrist” et “cil qui fist” : de l'influence de Guiot sur Chrétien de Troyes dans le Chevalier au Lion</w:t>
+                <w:t xml:space="preserve">Les peuples chez Tolkien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Dominguez-Guillaume; Elisabeth Gaucher-Rémond,. </w:t>
+              <w:t xml:space="preserve">Vincent Ferré, Frédéric Manfrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences critiques. Approche historiographique de quelques objets littéraires médiévaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.123-135, 2019</w:t>
+              <w:t xml:space="preserve">Tolkien, voyage en Terre du Milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF; Christian Bourgeois, pp.49-53, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010710v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduction linguistique dans les éditions semi-savantes. Un paysage en mutation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Duval; Céline Guillot-Barbance; Fabio Zinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Introductions linguistiques aux éditions de texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Classiques Garnier, pp.69-86, 2019, Histoire et évolution du français</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude de la matière troyenne dans l'Europe médiévale. Poids des frontières linguistiques et des aires géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanessa Obry; Sofia Loden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Expériences des frontières et les littératures de l'Europe médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, Champion, pp.439-454, 2019, Colloques, congrès, et conférences – Moyen Âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure narrative, mise en page et modèle biblique dans l’Histoire ancienne jusqu’à César</w:t>
+                <w:t xml:space="preserve">Entre “cil qui l'escrist” et “cil qui fist” : de l'influence de Guiot sur Chrétien de Troyes dans le Chevalier au Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Ferrer; Jean-René Valette. </w:t>
+              <w:t xml:space="preserve">Véronique Dominguez-Guillaume; Elisabeth Gaucher-Rémond,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire la Bible en français au Moyen Âge et à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.593-608, 2017, Travaux d'humanisme et Renaissance</w:t>
+              <w:t xml:space="preserve">Expériences critiques. Approche historiographique de quelques objets littéraires médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.123-135, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010715v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cuvert faus » et « cuer faulz ». Stéréotypie et remotivation des injures dans les proses troyennes</w:t>
+                <w:t xml:space="preserve">Structure narrative, mise en page et modèle biblique dans l’Histoire ancienne jusqu’à César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Juhani Härma; Elina Suomela-Härmä. </w:t>
+              <w:t xml:space="preserve">Véronique Ferrer; Jean-René Valette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aimer, haïr, menacer, flatter .. en moyen français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 83, Champion, pp.167-177, 2017, Bibliothèque du XVe siècle</w:t>
+              <w:t xml:space="preserve">Écrire la Bible en français au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.593-608, 2017, Travaux d'humanisme et Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010718v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Praesentia : le genre historique au prisme du document</w:t>
+                <w:t xml:space="preserve">« Cuvert faus » et « cuer faulz ». Stéréotypie et remotivation des injures dans les proses troyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Étienne Anheim; Pierre Chastang; Francine Mora-Lebrun; Anne Rochebouet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juhani Härma; Elina Suomela-Härmä. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écriture de l'histoire au Moyen Âge. Contraintes génériques, contraintes documentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 135, Classiques Garnier, pp.7-18, 2015, Rencontres</w:t>
+              <w:t xml:space="preserve">Aimer, haïr, menacer, flatter .. en moyen français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83, Champion, pp.167-177, 2017, Bibliothèque du XVe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010726v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épitaphes et espaces funéraires dans les récits de la chute de Troie. Entre “ effet de vérité ” et construction d'un univers de fiction</w:t>
+                <w:t xml:space="preserve">In Praesentia : le genre historique au prisme du document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Étienne Anheim; Pierre Chastang; Francine  Mora-Lebrun; Anne Rochebouet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Mora-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Anheim; Pierre Chastang; Francine Mora-Lebrun; Anne Rochebouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Écriture de l'histoire au Moyen Âge. Contraintes génériques, contraintes documentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 135, Classiques Garnier, pp.115-129, 2015, Rencontres</w:t>
+              <w:t xml:space="preserve">L'écriture de l'histoire au Moyen Âge. Contraintes génériques, contraintes documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, Classiques Garnier, pp.7-18, 2015, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010729v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation, insertion, compilation : l'exemple de la traduction des Héroïdes dans la cinquième mise en prose du Roman de Troie</w:t>
+                <w:t xml:space="preserve">Épitaphes et espaces funéraires dans les récits de la chute de Troie. Entre “ effet de vérité ” et construction d'un univers de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annie Combe ; Michelle Szkilnik; A.-C. Werner. </w:t>
+              <w:t xml:space="preserve">Étienne Anheim; Pierre Chastang; Francine  Mora-Lebrun; Anne Rochebouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte dans le texte. L'interpolation médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Classiques Garnier, pp.123-142, 2013, Rencontres</w:t>
+              <w:t xml:space="preserve">L'Écriture de l'histoire au Moyen Âge. Contraintes génériques, contraintes documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, Classiques Garnier, pp.115-129, 2015, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010732v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cil dedens” et “cil dehors” : représentation et perception de l'intérieur et de l'extérieur dans la cinquième mise en prose du Roman de Troie</w:t>
+                <w:t xml:space="preserve">Interpolation, insertion, compilation : l'exemple de la traduction des Héroïdes dans la cinquième mise en prose du Roman de Troie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-P. Halary, M. Guay, P. Moran. </w:t>
+              <w:t xml:space="preserve">Annie Combe ; Michelle Szkilnik; A.-C. Werner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intus et foris. Une catégorie de pensée médiévale ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, pp.133-145, 2013</w:t>
+              <w:t xml:space="preserve">Le texte dans le texte. L'interpolation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Classiques Garnier, pp.123-142, 2013, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010735v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contamination textuelle, processus de création pour la littérature médiévale ? L'exemple du Roman de Troie de Benoît de Sainte-Maure et de sa cinquième mise en prose</w:t>
+                <w:t xml:space="preserve">“Cil dedens” et “cil dehors” : représentation et perception de l'intérieur et de l'extérieur dans la cinquième mise en prose du Roman de Troie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Albizu, Birrer, Burkhardt, et alii. </w:t>
+              <w:t xml:space="preserve">M.-P. Halary, M. Guay, P. Moran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kontaminationen – Contaminations – Contaminationi – Contaminaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shaker, pp.77-94, 2012</w:t>
+              <w:t xml:space="preserve">Intus et foris. Une catégorie de pensée médiévale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.133-145, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010741v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contamination textuelle, processus de création pour la littérature médiévale ? L'exemple du Roman de Troie de Benoît de Sainte-Maure et de sa cinquième mise en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rochebouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albizu, Birrer, Burkhardt, et alii. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontaminationen – Contaminations – Contaminationi – Contaminaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker, pp.77-94, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux destructions de la ville de Troie : de la dérimation à la compilation dans les première, troisième et cinquième mises en prose du Roman de Troie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Ferrarri, M. Colombo Timelli, A. Schoysman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Mettre en prose » aux XIVe‑XVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Brepols, pp.225-234, 2010, Texte, Codex &amp; Contexte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4515,388 +4654,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wargs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.433-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mûmak(il)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balrogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Tolkien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.626-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faits des Romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translations Médiévales. Six siècles de traduction en français (Xe‑XVe siècles). Étude et répertoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.190-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4964,51 +5103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDD6C990"/>
+    <w:nsid w:val="A7463814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5195,51 +5334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-rochebouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3794-932X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148399436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228065504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000362815224" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/reecrire-l-histoire-de-troie-la-cinquieme-prose-du-roman-de-troie-compilation-et-creation.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12973-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-de-troie-en-prose-prose-5.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mora-Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Horn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Cornec Rochelois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salamon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Endress" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2024-0042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/dph.2023.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.144957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040897ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8157" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2009.4057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/les-chroniques-et-l-histoire-universelle-france-et-italie-xiiie-xive-siecles-organiser-une-histoire-universelle.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11909-8.p.0063" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-rochebouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3794-932X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148399436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228065504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000362815224" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2277-anne-rochebouet.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/reecrire-l-histoire-de-troie-la-cinquieme-prose-du-roman-de-troie-compilation-et-creation.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12973-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-roman-de-troie-en-prose-prose-5.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364672v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mora-Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Horn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Cornec Rochelois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salamon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Endress" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2024-0042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.144957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/dph.2023.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2018.7559" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040897ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2016.7493" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.4883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2009.4057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/les-chroniques-et-l-histoire-universelle-france-et-italie-xiiie-xive-siecles-organiser-une-histoire-universelle.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11909-8.p.0063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>