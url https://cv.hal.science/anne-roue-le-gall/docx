--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -66,5317 +66,5451 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban food gardening: economic drivers and outcomes. A case study in community and allotment gardens in Rennes, France</w:t>
+                <w:t xml:space="preserve">Urban health research: shaping integrated policies for health, equity, sustainability, and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Albert</w:t>
+                <w:t xml:space="preserve">Mikel Subiza-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+                <w:t xml:space="preserve">Katherine Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">Jamie Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeroen Lakerveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 114, pp.129135. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (Supplement_2), pp.ii20-ii24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckag013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328491v1</w:t>
+                <w:t xml:space="preserve">hal-05574492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les villes pour préserver la santé des générations présentes et futures</w:t>
+                <w:t xml:space="preserve">Urban food gardening: economic drivers and outcomes. A case study in community and allotment gardens in Rennes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pascal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eugénie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114, pp.129135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051378v1</w:t>
+                <w:t xml:space="preserve">hal-05328491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle multicritère pour estimer la vulnérabilité des territoires aux impacts des changements climatiques sur la santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transformer les villes pour préserver la santé des générations présentes et futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 459, pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834368v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du partage de connaissances pour intégrer la santé dans les politiques d’aménagement et d’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (HS1), pp.158-158. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multicritère pour caractériser et réduire la vulnérabilité des territoires aux impacts potentiels du changement climatique sur la santé des populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un modèle multicritère pour estimer la vulnérabilité des territoires aux impacts des changements climatiques sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2024.1813⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.162-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765864v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leisure gardening and health: an overview of reviews in developed countries to inform integrated environmental health impact assessments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modèle multicritère pour caractériser et réduire la vulnérabilité des territoires aux impacts potentiels du changement climatique sur la santé des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envadv.2024.100538⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (4), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2024.1813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582057v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Health Effects of Physical Activity due to Active Travel Policies in Rennes, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Leisure gardening and health: an overview of reviews in developed countries to inform integrated environmental health impact assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Patz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.154. </w:t>
+              <w:t xml:space="preserve">Environmental Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.100538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.20917.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envadv.2024.100538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811281v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDGs and public health policies: implementing the S2D grid in the city of Lausanne, Switzerland</w:t>
+                <w:t xml:space="preserve">An Analysis of the Health Effects of Physical Activity due to Active Travel Policies in Rennes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Forbat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Henry Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Younkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bantuelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalie Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Patz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17579759241238009⟩</w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.20917.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573138v1</w:t>
+                <w:t xml:space="preserve">hal-04811281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Vulnerability to Health Impacts of Climate Change in French Municipalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SDGs and public health policies: implementing the S2D grid in the city of Lausanne, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bantuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (4), pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17579759241238009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04285572v1</w:t>
+                <w:t xml:space="preserve">hal-04573138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Impact Assessment to Promote Urban Health: A Trans-Disciplinary Case Study in Strasbourg, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing Vulnerability to Health Impacts of Climate Change in French Municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (10), pp.8013. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (Supplement_2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15108013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127626v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Evaluate Health In All Policies at the Local Level: Methodological Insights Within Municipalities From the WHO French Healthy Cities Network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health Impact Assessment to Promote Urban Health: A Trans-Disciplinary Case Study in Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Héritage</w:t>
+                <w:t xml:space="preserve">Derek Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+                <w:t xml:space="preserve">Jean Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cantoreggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6584⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.8013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15108013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719274v1</w:t>
+                <w:t xml:space="preserve">hal-04127626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue des différentes méthodologies existantes pratiquées en France permettant d’évaluer l’impact des polluants chimiques et radiologiques sur la santé de l’homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Jailler</w:t>
+                <w:t xml:space="preserve">How to Evaluate Health In All Policies at the Local Level: Methodological Insights Within Municipalities From the WHO French Healthy Cities Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bayeux</w:t>
+                <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Billarand</w:t>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Boulanger</w:t>
+                <w:t xml:space="preserve">Zoe Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2022.1634⟩</w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03895089v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+                <w:t xml:space="preserve">Une revue des différentes méthodologies existantes pratiquées en France permettant d’évaluer l’impact des polluants chimiques et radiologiques sur la santé de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Montiege</w:t>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Yann Billarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.121-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2022.1634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554030v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03895089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship-building around a policy decision-support tool for urban health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jame Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings and Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.717-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/bc.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyan Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a programme theory for a transdisciplinary research collaboration: Complex Urban Systems for Sustainability and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Michie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Belesova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Crane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.16542.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.31-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975920978287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A health impact assessment (HIA) on a new motorway bypass in Strasbourg, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Montiege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (Supplement_5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.591⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.ckab165.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974769v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the links between climate change and human health in urban areas: how is research conducted? A Scoping review protocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A health impact assessment (HIA) on a new motorway bypass in Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cantoreggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034667⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (Supplement_5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955932v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping the links between climate change and human health in urban areas: how is research conducted? A Scoping review protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M-F. Thomas</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Regnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plante &amp; cité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884298v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who, why, when and how do people use urban green spaces? A study of users from 18 parks in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.S48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447238v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention research partnerships: enablers for activating health in all policies approach?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bader</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z Vaillant</w:t>
+                <w:t xml:space="preserve">B. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.679⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447209v1</w:t>
+                <w:t xml:space="preserve">hal-02470459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intervention research partnerships: enablers for activating health in all policies approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007192v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, S1 (HS), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.190.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470459v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plante &amp; cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questionner l’évaluation : pour des stratégies et des actions favorables à la nature en ville, pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974448v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from co-constructing a guide on healthy urban planning and on integrating health issues into environmental impact assessments conducted on French urban development projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Who, why, when and how do people use urban green spaces? A study of users from 18 parks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact Assessment and Project Appraisal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14615517.2017.1364018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682365v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban green spaces and cancer: a protocol for a scoping review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons learned from co-constructing a guide on healthy urban planning and on integrating health issues into environmental impact assessments conducted on French urban development projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Impact Assessment and Project Appraisal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (1), pp.68 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14615517.2017.1364018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-018851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713049v1</w:t>
+                <w:t xml:space="preserve">hal-01682365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Forêts et santé publique, 2-3-4, pp.365-378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case [of] health in all policies approach in French cities to promote healthy urban green spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Urban green spaces and cancer: a protocol for a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Simos</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.e018851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-018851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115911v1</w:t>
+                <w:t xml:space="preserve">hal-01713049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle plus-value de la démarche d’évaluation d’impact sur la santé pour les politiques urbaines ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The case [of] health in all policies approach in French cities to promote healthy urban green spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1039341ar⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (Suppl. 4), pp.74-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682481v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health impact assessment on urban development projects in France: finding pathways to fit practice to context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelle plus-value de la démarche d’évaluation d’impact sur la santé pour les politiques urbaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975916675577⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.112-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039341ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683504v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health in all policies and urban green spaces: the baseline study of the GREENH-City project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health impact assessment on urban development projects in France: finding pathways to fit practice to context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx186.011⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.25 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975916675577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447260v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The GREENH-City interventional research protocol on health in all policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Health in all policies and urban green spaces: the baseline study of the GREENH-City project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Simos</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx186.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4873-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341107v1</w:t>
+                <w:t xml:space="preserve">hal-02447260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Correction to: The GREENH-City interventional research protocol on health in all policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4873-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01619579v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action planning for healthy cities: the role of multi-criteria analysis, developed in Italy and France, for assessing health performances in land-use plans and urban development projects.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Lemaire</w:t>
+                <w:t xml:space="preserve">The GREENH-City interventional research protocol on health in all policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Oppio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiologia e prevenzione</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.246-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4812-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19191/EP16.3-4.P257.093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693953v1</w:t>
+                <w:t xml:space="preserve">halshs-01619579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation d'impact sur la santé : un outil pertinent pour les acteurs de l'urbanisme.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Action planning for healthy cities: the role of multi-criteria analysis, developed in Italy and France, for assessing health performances in land-use plans and urban development projects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Capolongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Oppio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Buffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiologia e prevenzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.257-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19191/EP16.3-4.P257.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611987v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'Indiscipline à l'Interdisciplinarité...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'évaluation d'impact sur la santé : un outil pertinent pour les acteurs de l'urbanisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Auffray</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IAURIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 170-171, pp.185</w:t>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 434, pp. 42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827459v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la prise en compte de l’environnement et la santé dans le champ de l’urbanisme : nécessité d’une approche intégrée.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De l'Indiscipline à l'Interdisciplinarité...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'IAURIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 170-171, pp.185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690474v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Évaluation d’Impacts sur la Santé (EIS) : une démarche d’intégration des champs santé-environnement dans la voie du développement durable Application à un projet d’aménagement urbain : la halte ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Tollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jourdren</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evaluation of health consequences of prenatal methylmercury exposure in France.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de la prise en compte de l’environnement et la santé dans le champ de l’urbanisme : nécessité d’une approche intégrée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Fréry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-11-53⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2013.0617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00769338v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical Modelling of a Seasonally Anoxic Lake: Calibration of Successive and Competitive Pathways and Processes in Lake Aydat, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic evaluation of health consequences of prenatal methylmercury exposure in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Lopes</w:t>
+                <w:t xml:space="preserve">Martine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Michard</w:t>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Nadine Fréry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Prevot</w:t>
+                <w:t xml:space="preserve">Sylvaine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-010-9095-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-11-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00586277v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00769338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical-microbial food web coupled model to study the evolution of the ecological functioning of a new reservoir after its flooding (Sep, Puy de Dôme)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical Modelling of a Seasonally Anoxic Lake: Calibration of Successive and Competitive Pathways and Processes in Lake Aydat, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.587-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-010-9095-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528241v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A physical-microbial food web coupled model to study the evolution of the ecological functioning of a new reservoir after its flooding (Sep, Puy de Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (6), pp.841-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of an Ecosystem Sensitivity Model Regarding Mercury Levels in Fish Using a Preference Modeling Methodology: Application to the Canadian Boreal System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lucotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Canuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (24), pp.9412 - 9423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es048220q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5386,1759 +5520,1759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why co-drafting guidelines to support Health Impact Assessment (HIA) implementation in Georgia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Van Gastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Legeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pogorzelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Conference of the International Association for Impact Assessment - Impact Assessment for a Just Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAIA, Apr 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple criteria decision aiding tool to enable French municipalities to address public health impacts of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93rd Meeting of EURO Working Group on Multicriteria Decision Aiding “Multiple Criteria Decision Aiding and Sustainable Development Goals”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Belgrade, Apr 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-criteria tool to assess the vulnerability of Brittany municipalities to the impacts of climate change on population health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Ilunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IUHPE European Conference on Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUHPE, Jun 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do urban green spaces promote health equity ? A health in all policies approach at the city level in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national du cancer; Inserm; Institut de recherche en santé publique (IReSP), Jan 2019, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900053v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02881244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les partenariats en recherche interventionnelle: leviers d’activation des démarches de santé dans toutes les politiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national du cancer; Inserm; Institut de recherche en santé publique (IReSP), Jan 2019, Paris, France. 15p</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02881244v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les partenariats en recherche interventionnelle: leviers d’activation des démarches de santé dans toutes les politiques?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do urban green spaces promote health equity ? A health in all policies approach at the city level in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902092v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité ? Définir, mesurer, agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901280v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité ? Définir, mesurer, agir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901535v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet GREENH-City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre régionale du Réseau Grand Sud du Réseau des Villes Santé de l’OMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Villes Santé de l’OMS, Réseau Grand Sud, Feb 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : lieu de production de connaissance entre décideurs, citoyens et chercheurs une innovation qui questionne l’approche de la santé en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A causal model to understand the impact of blue infrastructures on health and well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selena Lopreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Rybchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Embrace the Water, A Cities of the Future Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA), Jun 2017, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900632v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A causal model to understand the impact of blue infrastructures on health and well-being</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Causal pathway model between green spaces and health : levers for decision making.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lemaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embrace the Water, A Cities of the Future Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA), Jun 2017, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Health, Health Equity: The New Urban Agenda and Sustainable Development Goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734910v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal pathway model between green spaces and health : levers for decision making.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to tackle social inequalities in health in urban areas through political action on green spaces: A research protocol on the Health in All Policies approach concerning green spaces in the French Healthy Cities network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Health, Health Equity: The New Urban Agenda and Sustainable Development Goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Health (ICUH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier B.V., Sep 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734913v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to tackle social inequalities in health in urban areas through political action on green spaces: A research protocol on the Health in All Policies approach concerning green spaces in the French Healthy Cities network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : lieu de production de connaissance entre décideurs, citoyens et chercheurs une innovation qui questionne l’approche de la santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Health (ICUH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier B.V., Sep 2017, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01619615v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme favorable à la santé : l’apport de l’évaluation d’impact sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Qualité de l'air et santé : science et échelles d'action"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Santé Environnement (SFSE), Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of political, institutional administrative contexts on Health Impact Assessment in France applied to urban projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation d'impact sur la santé, une innovation qui questionne l'approche de la santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès-Les Déterminants sociaux de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02861036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodes en urbanisme, environnement et santé publique. Quel niveau d'intégration des déterminants de santé dans les projets d'urbanisme et d'aménagement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Dynamiques urbaines et enjeux sanitaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris X, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7148,577 +7282,577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to build trust relationships between city practitioners and scientists? Lessons learned from a local case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transforming our Collective Urban Future: Learning from Covid-19 - 17th International Conference on Urban Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé dans toutes les politiques et les espaces verts en milieux urbains : promouvoir l’équité en santé avec le projet GREENH-City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France. , 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02902126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques urbaines sur les espaces verts sont-elles promotrices d’équité en santé ? Vision de la recherche interventionnelle GREENH-City.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans de la recherche : Journées de la recherche en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health in all policies and urban green spaces: the baseline study of the GREENH-City project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Public Health Conference "Sustaining resilient and healthy communities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Stockholm, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02881288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the healthy urban planning concept in a redevelopment project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chaussignand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Equity: The New Urban Agenda and Sustainable Development Goals, 14th International Conference on Urban Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Coimbra, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7728,274 +7862,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire de promotion de la santé : 40 notions pour améliorer la santé, le bien-être et l'équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berkesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46, 2025, 978-2-8109-1200-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains. Promouvoir l’équité et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Réseau des villes santé OMS. , 79p., 2020, 978-2-9567012-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8005,340 +8139,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ongoing contribution of health impact assessment to health promotion research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cantoreggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Handbook of Health Promotion Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer International Publishing, pp.151-169, 2023, 978-303120401-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20401-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme favorable à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement Risques et Santé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook Santé et Environnement Edition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Libbey Eurotext</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-204, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’impact sur la santé, un atout pour la promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 457-496, 2017, 978-2-8109-0551-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8348,484 +8482,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains: promouvoir l'équité et la santé. [Guide méthodologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide ISadOrA, une démarche d'accompagnement à l'Intégration de la Santé dans les Opérations d'Aménagement urbain (EHESP, A-urba, FNAU, ADEME, DGS et DGALN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide &amp;quot;Agir pour un urbanisme favorable à la santé, concepts et outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysaline Cuzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8835,592 +8969,592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Treguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’impact sur la santé du projet de Contournement Ouest de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorris Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole des hautes études en santé publique; Université de Genève. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure intégration de la santé dans les documents de planification territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Anzivino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bouvier-Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la Santé Publique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé (EIS). Projet d’aménagement du quartier du Port du Rhin [Rapport final]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] EHESP; IREPS d’Alsace. 2017, 161p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'impact sur la santé de trois projets urbains intégrés en région Provence Alpes Côte d'Azur RAPPORT FINAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] EHESP. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9430,100 +9564,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement écologique d'un réservoir nouvellement mis en eau : estimation des flux de carbone entre les différents compartiments biologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Ecole des mines de Paris, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04025030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9533,161 +9667,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennes : vers une ville favorable à la santé et à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9834,51 +9968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04833413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04765864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1813" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100538" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fremont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Younkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Levine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Patz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20917.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04573138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forbat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bantuelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241238009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.229" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03328505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Moore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bretelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jame Milner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Michie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Anderson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Belesova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Crane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16542.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rican" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.679" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pommier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z H&#233;ritage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693953v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capolongo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Oppio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Buffoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19191/EP16.3-4.P257.093" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-11-53" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-010-9095-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX1DMRDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04675792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Van Gastel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legeas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pogorzelski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ilunga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lopreno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Rybchak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753007v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902106v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vernier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaussignand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01694015v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-4447-a.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683506v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Gall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potelon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Cuzin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01824960v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dubreuil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heyraud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025030v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03684028v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Subiza-P&#233;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pearce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckag013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04833413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04765864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fremont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Younkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Levine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Patz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20917.2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04573138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forbat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bantuelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241238009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.229" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03328505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Moore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bretelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jame Milner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Michie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Belesova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Crane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16542.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447209v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaillant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.679" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rican" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.321" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pommier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z H&#233;ritage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capolongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Oppio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Buffoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19191/EP16.3-4.P257.093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-11-53" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-010-9095-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX1DMRDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04675792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Van Gastel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legeas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pogorzelski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ilunga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lopreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Rybchak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vernier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaussignand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01694015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-4447-a.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683506v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Gall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potelon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Cuzin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01824960v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dubreuil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heyraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025030v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03684028v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>