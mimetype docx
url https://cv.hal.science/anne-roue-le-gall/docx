--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1658,325 +1658,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03895089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship-building around a policy decision-support tool for urban health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Deloly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+                <w:t xml:space="preserve">Quentin Montiege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Moore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jame Milner</w:t>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings and Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/bc.110⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.ckab165.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328505v1</w:t>
+                <w:t xml:space="preserve">hal-03554030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">Relationship-building around a policy decision-support tool for urban health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyan Linn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+                <w:t xml:space="preserve">Lucy Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Jame Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
+              <w:t xml:space="preserve">Buildings and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.717-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/bc.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146847v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a programme theory for a transdisciplinary research collaboration: Complex Urban Systems for Sustainability and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Michie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2060,295 +2060,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
+                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyan Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975920978287⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117670v1</w:t>
+                <w:t xml:space="preserve">hal-03146847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
+                <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Montiege</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.ckab165.221. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975920978287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554030v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A health impact assessment (HIA) on a new motorway bypass in Strasbourg, France</w:t>
               </w:r>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Regnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,775 +2592,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plante &amp; cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questionner l’évaluation : pour des stratégies et des actions favorables à la nature en ville, pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007192v1</w:t>
+                <w:t xml:space="preserve">hal-02884298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who, why, when and how do people use urban green spaces? A study of users from 18 parks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Romagon</w:t>
+                <w:t xml:space="preserve">Z Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470459v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention research partnerships: enablers for activating health in all policies approach?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E Faure</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.679⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.S48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447209v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.190.0207⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974448v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intervention research partnerships: enablers for activating health in all policies approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plante &amp; cité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884298v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who, why, when and how do people use urban green spaces? A study of users from 18 parks in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Faure</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, S1 (HS), pp.207-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.190.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447238v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from co-constructing a guide on healthy urban planning and on integrating health issues into environmental impact assessments conducted on French urban development projects</w:t>
               </w:r>
@@ -3593,51 +3593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.e018851. </w:t>
@@ -3714,51 +3714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4017,64 +4017,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4151,64 +4151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4285,64 +4285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4720,252 +4720,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Évaluation d’Impacts sur la Santé (EIS) : une démarche d’intégration des champs santé-environnement dans la voie du développement durable Application à un projet d’aménagement urbain : la halte ferroviaire</w:t>
+                <w:t xml:space="preserve">Évolution de la prise en compte de l’environnement et la santé dans le champ de l’urbanisme : nécessité d’une approche intégrée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Tollec</w:t>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9815⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2013.0617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619888v1</w:t>
+                <w:t xml:space="preserve">hal-01690474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la prise en compte de l’environnement et la santé dans le champ de l’urbanisme : nécessité d’une approche intégrée.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Évaluation d’Impacts sur la Santé (EIS) : une démarche d’intégration des champs santé-environnement dans la voie du développement durable Application à un projet d’aménagement urbain : la halte ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Tollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Harpet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (3), pp.231-241. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2013.0617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690474v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic evaluation of health consequences of prenatal methylmercury exposure in France.</w:t>
               </w:r>
@@ -5856,411 +5856,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
+                <w:t xml:space="preserve">Do urban green spaces promote health equity ? A health in all policies approach at the city level in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national du cancer; Inserm; Institut de recherche en santé publique (IReSP), Jan 2019, Paris, France. 15p</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02881244v1</w:t>
+                <w:t xml:space="preserve">hal-02900053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les partenariats en recherche interventionnelle: leviers d’activation des démarches de santé dans toutes les politiques?</w:t>
+                <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
+              <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national du cancer; Inserm; Institut de recherche en santé publique (IReSP), Jan 2019, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902092v1</w:t>
+                <w:t xml:space="preserve">halshs-02881244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do urban green spaces promote health equity ? A health in all policies approach at the city level in France?</w:t>
+                <w:t xml:space="preserve">Les partenariats en recherche interventionnelle: leviers d’activation des démarches de santé dans toutes les politiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, Nouvelle-Zélande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900053v1</w:t>
+                <w:t xml:space="preserve">hal-02902092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6302,90 +6302,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6503,454 +6503,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A causal model to understand the impact of blue infrastructures on health and well-being</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : lieu de production de connaissance entre décideurs, citoyens et chercheurs une innovation qui questionne l’approche de la santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embrace the Water, A Cities of the Future Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA), Jun 2017, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734910v1</w:t>
+                <w:t xml:space="preserve">hal-02900632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal pathway model between green spaces and health : levers for decision making.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
+                <w:t xml:space="preserve">A causal model to understand the impact of blue infrastructures on health and well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selena Lopreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Rybchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lemaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Health, Health Equity: The New Urban Agenda and Sustainable Development Goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Embrace the Water, A Cities of the Future Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA), Jun 2017, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734913v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to tackle social inequalities in health in urban areas through political action on green spaces: A research protocol on the Health in All Policies approach concerning green spaces in the French Healthy Cities network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Causal pathway model between green spaces and health : levers for decision making.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Health (ICUH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier B.V., Sep 2017, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Health, Health Equity: The New Urban Agenda and Sustainable Development Goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619615v1</w:t>
+                <w:t xml:space="preserve">hal-01734913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : lieu de production de connaissance entre décideurs, citoyens et chercheurs une innovation qui questionne l’approche de la santé en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to tackle social inequalities in health in urban areas through political action on green spaces: A research protocol on the Health in All Policies approach concerning green spaces in the French Healthy Cities network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Health (ICUH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier B.V., Sep 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900632v1</w:t>
+                <w:t xml:space="preserve">halshs-01619615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme favorable à la santé : l’apport de l’évaluation d’impact sur la santé</w:t>
               </w:r>
@@ -7182,51 +7182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodes en urbanisme, environnement et santé publique. Quel niveau d'intégration des déterminants de santé dans les projets d'urbanisme et d'aménagement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7309,77 +7309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to build trust relationships between city practitioners and scientists? Lessons learned from a local case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7434,51 +7434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé dans toutes les politiques et les espaces verts en milieux urbains : promouvoir l’équité en santé avec le projet GREENH-City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans de la recherche : Journées de la recherche en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7650,51 +7650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8016,51 +8016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains. Promouvoir l’équité et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8653,64 +8653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8758,64 +8758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9968,51 +9968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Subiza-P&#233;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pearce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckag013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04833413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04765864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fremont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Younkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Levine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Patz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20917.2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04573138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forbat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bantuelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241238009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.229" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03328505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Moore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bretelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jame Milner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Michie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Belesova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Crane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16542.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447209v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaillant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.679" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rican" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.321" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pommier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z H&#233;ritage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capolongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Oppio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Buffoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19191/EP16.3-4.P257.093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-11-53" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-010-9095-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX1DMRDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04675792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Van Gastel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legeas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pogorzelski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ilunga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lopreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Rybchak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vernier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaussignand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01694015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-4447-a.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683506v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Gall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potelon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Cuzin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01824960v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dubreuil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heyraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025030v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03684028v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Subiza-P&#233;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pearce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckag013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04833413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04765864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fremont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Younkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Levine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Patz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20917.2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04573138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forbat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bantuelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241238009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.229" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03328505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Moore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bretelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jame Milner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Michie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Belesova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Crane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16542.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447238v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaillant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rican" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.321" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.679" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pommier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z H&#233;ritage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capolongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Oppio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Buffoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19191/EP16.3-4.P257.093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-11-53" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-010-9095-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX1DMRDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04675792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Van Gastel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legeas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pogorzelski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ilunga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734910v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lopreno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Rybchak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vernier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaussignand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01694015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-4447-a.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683506v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Gall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potelon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Cuzin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01824960v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dubreuil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heyraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025030v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03684028v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>