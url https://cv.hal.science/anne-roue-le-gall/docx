--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -472,291 +472,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du partage de connaissances pour intégrer la santé dans les politiques d’aménagement et d’urbanisme</w:t>
+                <w:t xml:space="preserve">Un modèle multicritère pour estimer la vulnérabilité des territoires aux impacts des changements climatiques sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Serra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36 (HS1), pp.158-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0158⟩</w:t>
+              <w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.162-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833413v1</w:t>
+                <w:t xml:space="preserve">hal-04834368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle multicritère pour estimer la vulnérabilité des territoires aux impacts des changements climatiques sur la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
+                <w:t xml:space="preserve">Les enjeux du partage de connaissances pour intégrer la santé dans les politiques d’aménagement et d’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.162-162. </w:t>
+              <w:t xml:space="preserve">, 2024, 36 (HS1), pp.158-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834368v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle multicritère pour caractériser et réduire la vulnérabilité des territoires aux impacts potentiels du changement climatique sur la santé des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (4), pp.199-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1158,77 +1158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Vulnerability to Health Impacts of Climate Change in French Municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (Supplement_2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1409,51 +1409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Evaluate Health In All Policies at the Local Level: Methodological Insights Within Municipalities From the WHO French Healthy Cities Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Montiege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyan Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the links between climate change and human health in urban areas: how is research conducted? A Scoping review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Regnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (9), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2592,684 +2592,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who, why, when and how do people use urban green spaces? A study of users from 18 parks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-F. Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plante &amp; cité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884298v1</w:t>
+                <w:t xml:space="preserve">hal-02447238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who, why, when and how do people use urban green spaces? A study of users from 18 parks in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rican</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plante &amp; cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questionner l’évaluation : pour des stratégies et des actions favorables à la nature en ville, pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447238v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervention research partnerships: enablers for activating health in all policies approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007192v1</w:t>
+                <w:t xml:space="preserve">hal-02447209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.S48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470459v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention research partnerships: enablers for activating health in all policies approach?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bader</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z Vaillant</w:t>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447209v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
               </w:r>
@@ -4017,64 +4017,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5659,77 +5659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple criteria decision aiding tool to enable French municipalities to address public health impacts of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93rd Meeting of EURO Working Group on Multicriteria Decision Aiding “Multiple Criteria Decision Aiding and Sustainable Development Goals”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Belgrade, Apr 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5754,90 +5754,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-criteria tool to assess the vulnerability of Brittany municipalities to the impacts of climate change on population health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Ilunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IUHPE European Conference on Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUHPE, Jun 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5888,51 +5888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6591,51 +6591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A causal model to understand the impact of blue infrastructures on health and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,51 +8042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8640,51 +8640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8745,77 +8745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide ISadOrA, une démarche d'accompagnement à l'Intégration de la Santé dans les Opérations d'Aménagement urbain (EHESP, A-urba, FNAU, ADEME, DGS et DGALN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9968,51 +9968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Subiza-P&#233;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pearce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckag013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04833413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04765864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fremont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Younkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Levine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Patz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20917.2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04573138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forbat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bantuelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241238009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.229" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03328505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Moore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bretelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jame Milner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Michie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Belesova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Crane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16542.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447238v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaillant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rican" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.321" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447209v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.679" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pommier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z H&#233;ritage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capolongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Oppio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Buffoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19191/EP16.3-4.P257.093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-11-53" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-010-9095-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX1DMRDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04675792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Van Gastel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legeas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pogorzelski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ilunga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734910v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lopreno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Rybchak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vernier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaussignand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01694015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-4447-a.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683506v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Gall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potelon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Cuzin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01824960v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dubreuil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heyraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025030v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03684028v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Subiza-P&#233;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pearce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lakerveld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckag013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0162" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04833413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04765864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fremont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Younkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Levine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Patz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20917.2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04573138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forbat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bantuelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241238009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.229" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03328505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Moore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bretelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jame Milner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Michie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Belesova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Crane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16542.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaillant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rican" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bader" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pommier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z H&#233;ritage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx186.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693953v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capolongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Oppio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Buffoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19191/EP16.3-4.P257.093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-11-53" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-010-9095-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX1DMRDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.12.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRMLJWN8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04675792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Van Gastel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legeas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pogorzelski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ilunga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734910v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lopreno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Rybchak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01693932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vernier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chaussignand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-promotion-de-sante/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01694015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yearbook-ers.jle.com/download/ers-4447-a.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683506v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Gall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potelon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysaline Cuzin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01824960v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dubreuil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heyraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025030v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03684028v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Davies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>