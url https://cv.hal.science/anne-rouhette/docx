--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -2082,190 +2082,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mansfield Park (Jane Austen), par Henri Villemain, traduction révisée avec François Laroque (Collection RBA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voyager entre les mots et les choses. Itinéraires critiques offerts à Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarga Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, pp.234, 2021, 9782383770022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guyot</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03620707v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03408568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dream and Literary Creation in Women’s Writings, 18th – 19th Centuries, co-dirigé avec Isabelle Hervouet, London, Anthem Press</w:t>
               </w:r>
@@ -2649,50 +2649,136 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tristram Shandy au prisme du (récit de) voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Fortin-Tournès; Anne Rouhette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laurence Sterne, The Life and Opinions of Tristram Shandy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-135, 2025, 9782340104914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2705,143 +2791,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Ellipses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Anne-Laure Fortin-Tournès et Anne Rouhette (dir.), Laurence Sterne, The Life and Opinions of Tristram Shandy, Gentleman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 5-16, 2025, 9782340104914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420464v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05420479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Traduction »</w:t>
               </w:r>
@@ -2894,186 +2894,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Tristram Shandy goes to Greece : Patrick Leigh Fermor’s Mani »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">London, Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Samia Ounoughi, Emmanuelle Peraldo et Anne-Florence Quaireau (dir.), Twenty-First-Century Perspectives on British Travel Writing. Decentring Epistemologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 150-161, 2025, 9781032852249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beauté en larmes, beauté en spectacle dans The Female Quixote de Charlotte Lennox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Anastasaki; Françoise Le Borgne; Alain Montandon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archipel des larmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.367-381, 2025, Romantisme Moderne, 9782745364210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Champion</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05390980v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05420500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Trouble dans le genus : Mary Wollstonecraft et Vindication of the Rights of Woman (1792) »</w:t>
               </w:r>
@@ -3195,346 +3195,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En manière de préambule…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarga Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Guyot; Sarga Moussa; Anne Rouhette; Nathalie Vuillemin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager entre les mots et les choses. Itinéraires critiques offerts à Philippe Antoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUBP, 2021, 9782383770022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wordsworth en Val de Loire, ou le temps suspendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages au centre de la France : L’identité d’une région au regard de ses visiteurs (XVIe-XXe s.), dir. Anne Delouis, Rennes, Presses Universitaires de Rennes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-252, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dream and Literary Creation in Women’s Writings, 18th – 19th Centuries, dir. Isabelle Hervouet et Anne Rouhette, London, Anthem Press.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-15, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A disciple of Albertus Magnus [...] in the eighteenth century': Anachronism and Anachrony in Frankenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanticism and Time : Literary Temporalities, dir. Céline Sabiron et Sophie Laniel-Musitelli, Cambridge, Open Book Publishers, p. 163-179.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408530v1</w:t>
-              </w:r>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">hal-03408562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bristol and Bath in Frances Burney’s Evelina</w:t>
               </w:r>
@@ -4528,51 +4528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouhette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1954" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03442407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vuillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15951-30019-agregation-anglais-2026-nouveau-theme-de-litterature-1-9782340104914.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05390980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13410-book-08536421-9782745364210.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=790&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-grotesque-in-the-fiction-of-charles-dickens-and-other-19th-century-european-novelists" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouhette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1954" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03442407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vuillemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15951-30019-agregation-anglais-2026-nouveau-theme-de-litterature-1-9782340104914.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05390980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13410-book-08536421-9782745364210.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=790&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-grotesque-in-the-fiction-of-charles-dickens-and-other-19th-century-european-novelists" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>