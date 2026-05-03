--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -809,303 +809,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ‘a sea-change’ : du voyage au récit de voyage dans quelques œuvres britanniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études des doctorant(e)s du CELIS « Voyages et transformations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Responsables scientifiques : Adeline Barel, Émilie Laurent, Judith Trouilleux et Mawada Zid (CELIS-UCA), Oct 2025, MSH de Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Don Giovanni, Rolf Liebermann et Joseph Losey : opéra politique, politique de l’opéra »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Don Giovanni en dialogue »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Gérard (PHIER-UCA), Dec 2025, MSH de Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The rhetoric of space and time in Mary Wollstonecraft’s Letters from Scandinavia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Transitions » 64 ème Congrès de la SAES (Société des Anglicistes de l’Enseignement Supérieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation : Aurélie Guillain (UT2, CAS) et Rachel Rogers (UT2, CAS), Jun 2025, Touloiuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ave Maris Stella : marines Mary (Wollstonecraft et Shelley) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : « Mémoires maritimes et portuaires au féminin du XVIIE siècle à nos jours »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation : Véronique Léonard-Roques (Université Brest), Nov 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420816v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05393510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une Anglaise en France : Traduire Evelina, de Frances Burney (1778) »</w:t>
               </w:r>
@@ -1568,234 +1568,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Féminité et transparence dans le roman britannique des XVIIIe et XIXe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’équipe Lumières et Romantismes du CELIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Platelle (org.), Apr 2021, MSH de Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le ‘commun’ dans Cecilia de Frances Burney »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Penser et représenter le(s) « commun(s) » dans la littérature, la philosophie et la société britannique (XVIe-XIXe) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mickaël Popelard et Jeremy Elprin (org.), May 2021, Université de Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Greece in Mary Shelley’s The Last Man (1826)’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ‘Through the Pen of Others: Nineteenth-Century Views of Revolutionary Greece’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442407v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03430795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Frankenstein’s Creature, A Natural “Catastrophe”?’</w:t>
               </w:r>
@@ -2082,438 +2082,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voyager entre les mots et les choses. Itinéraires critiques offerts à Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarga Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, pp.234, 2021, 9782383770022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mansfield Park (Jane Austen), par Henri Villemain, traduction révisée avec François Laroque (Collection RBA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, pp.234, 2021, 9782383770022</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dream and Literary Creation in Women’s Writings, 18th – 19th Centuries, co-dirigé avec Isabelle Hervouet, London, Anthem Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et coordination du dossier « Écrire le voyage à deux/ Travel Writing in Partnership », Viatica 3 (mars 2016). Disponible en ligne sur http://viatica.univ-bpclermont.fr/ecrire-le-voyage-deux-travel-writing-partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d’un voyage de six semaines, de Mary Shelley et Percy Bysshe Shelley, introduction, traduction et édition critique d'Anne Rouhette,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence, 2015, Jean Viviès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Austen, Ang Lee, Sense and Sensibility (avec Christophe Gelly), Paris, Atlande, collection « Clefs Concours » (dir. Elisabeth Soubrenie), 2015. 253 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004176v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01323787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Aventures de Perkin Warbeck, de Mary Shelley. Introduction, traduction et édition critique de Anne Rouhette.</w:t>
               </w:r>
@@ -3195,497 +3195,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapter XII. Evelina's &amp;quot;Pollyphony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polyphony and the Modern, dir. Jonathan Fruoco, London, Routledge, 2021.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-231, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En manière de préambule…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guyot</w:t>
+                <w:t xml:space="preserve">Sarga Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Guyot; Sarga Moussa; Anne Rouhette; Nathalie Vuillemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyager entre les mots et les choses. Itinéraires critiques offerts à Philippe Antoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUBP, 2021, 9782383770022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wordsworth en Val de Loire, ou le temps suspendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages au centre de la France : L’identité d’une région au regard de ses visiteurs (XVIe-XXe s.), dir. Anne Delouis, Rennes, Presses Universitaires de Rennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-252, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dream and Literary Creation in Women’s Writings, 18th – 19th Centuries, dir. Isabelle Hervouet et Anne Rouhette, London, Anthem Press.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-15, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A disciple of Albertus Magnus [...] in the eighteenth century': Anachronism and Anachrony in Frankenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanticism and Time : Literary Temporalities, dir. Céline Sabiron et Sophie Laniel-Musitelli, Cambridge, Open Book Publishers, p. 163-179.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bristol and Bath in Frances Burney’s Evelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Chiari-Lasserre; Samuel Cuisinier-Delorme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spa Culture and Literature in England, 1500-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.53-64, 2021, Early Modern Literature in History, 978-3-030-66570-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66568-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66568-5_4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03408540v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03408547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rupture du contrat de lecture »</w:t>
               </w:r>
@@ -4528,51 +4528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouhette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1954" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03442407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vuillemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15951-30019-agregation-anglais-2026-nouveau-theme-de-litterature-1-9782340104914.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05390980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13410-book-08536421-9782745364210.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=790&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-grotesque-in-the-fiction-of-charles-dickens-and-other-19th-century-european-novelists" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouhette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1954" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03442407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vuillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15951-30019-agregation-anglais-2026-nouveau-theme-de-litterature-1-9782340104914.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05390980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13410-book-08536421-9782745364210.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=790&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-grotesque-in-the-fiction-of-charles-dickens-and-other-19th-century-european-novelists" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>