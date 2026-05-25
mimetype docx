--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -878,165 +878,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« The rhetoric of space and time in Mary Wollstonecraft’s Letters from Scandinavia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Transitions » 64 ème Congrès de la SAES (Société des Anglicistes de l’Enseignement Supérieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation : Aurélie Guillain (UT2, CAS) et Rachel Rogers (UT2, CAS), Jun 2025, Touloiuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Don Giovanni, Rolf Liebermann et Joseph Losey : opéra politique, politique de l’opéra »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Don Giovanni en dialogue »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Gérard (PHIER-UCA), Dec 2025, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420803v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05420829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ave Maris Stella : marines Mary (Wollstonecraft et Shelley) »</w:t>
               </w:r>
@@ -1154,165 +1154,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Tristram Shandy goes to Greece : Patrick Leigh Fermor’s Mani»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de la SELVA « Lire, écrire, voyager »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Peraldo (Université Côte d’Azur), Anne-Florence Quaireau (Sorbonne Université), Samia Ounoughi (Université de Grenoble), Stéphanie Gourdon (Université Lyon 2) et Odile Gannier (Université Côte d’Azur), May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« ‘un Olympe perdu, arthurien et byzantin’ : Métamorphose et permanence des mythes dans les récits de voyage en Grèce de Patrick Leigh Fermor (Mani et Roumeli) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Mythes et écriture du voyage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Durand et Véronique Léonard-Roques (Université de Lorient), Oct 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320878v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04320867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Roche de Saint Julien et autres problèmes de traduction dans History of a Six Weeks’ Tour (Histoire d’un voyage de six semaines), de Mary Shelley et Percy Bysshe Shelley »</w:t>
               </w:r>
@@ -3264,50 +3264,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A disciple of Albertus Magnus [...] in the eighteenth century': Anachronism and Anachrony in Frankenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanticism and Time : Literary Temporalities, dir. Céline Sabiron et Sophie Laniel-Musitelli, Cambridge, Open Book Publishers, p. 163-179.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En manière de préambule…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3346,264 +3415,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Guyot; Sarga Moussa; Anne Rouhette; Nathalie Vuillemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyager entre les mots et les choses. Itinéraires critiques offerts à Philippe Antoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUBP, 2021, 9782383770022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wordsworth en Val de Loire, ou le temps suspendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages au centre de la France : L’identité d’une région au regard de ses visiteurs (XVIe-XXe s.), dir. Anne Delouis, Rennes, Presses Universitaires de Rennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-252, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouhette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dream and Literary Creation in Women’s Writings, 18th – 19th Centuries, dir. Isabelle Hervouet et Anne Rouhette, London, Anthem Press.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-15, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408474v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03408530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bristol and Bath in Frances Burney’s Evelina</w:t>
               </w:r>
@@ -4528,51 +4528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouhette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1954" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03442407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vuillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15951-30019-agregation-anglais-2026-nouveau-theme-de-litterature-1-9782340104914.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05390980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13410-book-08536421-9782745364210.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=790&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-grotesque-in-the-fiction-of-charles-dickens-and-other-19th-century-european-novelists" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouhette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villeneuve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1954" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004169v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03869749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03442407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02386573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fortin-Tourn&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vuillemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15951-30019-agregation-anglais-2026-nouveau-theme-de-litterature-1-9782340104914.html#/1-format_disponible-broche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05390980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13410-book-08536421-9782745364210.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03867189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02967866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02004185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=790&amp;amp;Itemid=9&amp;amp;catid=0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-grotesque-in-the-fiction-of-charles-dickens-and-other-19th-century-european-novelists" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>