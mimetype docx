--- v0 (2026-03-10)
+++ v1 (2026-04-18)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -702,2502 +702,2377 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Mantilla</w:t>
+                <w:t xml:space="preserve">César Mantilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 201, pp.107566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325585v1</w:t>
+                <w:t xml:space="preserve">hal-03762599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of common pool resources in a nation-wide experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuation of the environmental benefits induced by a constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dumax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107566⟩</w:t>
+              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (6), pp.809-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11273-021-09811-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762599v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuation of the environmental benefits induced by a constructed wetland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dumax</w:t>
+                <w:t xml:space="preserve">Is the “average Pigouvian tax” robust to the size of the group of polluters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamet Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11273-021-09811-x⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (3), pp.285-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-021-00145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650987v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the “average Pigouvian tax” robust to the size of the group of polluters?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Cochard</w:t>
+                <w:t xml:space="preserve">Adapted habitat evaluation procedure and choice experiment: Substitutes or complements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-021-00145-z⟩</w:t>
+              <w:t xml:space="preserve">Water Economics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2382624X20500046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662042v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted habitat evaluation procedure and choice experiment: Substitutes or complements?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déclin et résistance des syndicats d’eau potable. Une analyse des effets ambivalents de la réforme territoriale de 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Economics and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2382624X20500046⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172 (4), pp.953-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.172.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610210v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclin et résistance des syndicats d’eau potable. Une analyse des effets ambivalents de la réforme territoriale de 2015</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse diachronique de la vulnérabilité par l’évaluation des dommages potentiels : quels enjeux dans le temps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brun </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.172.0081⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.23419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823064v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse diachronique de la vulnérabilité par l’évaluation des dommages potentiels : quels enjeux dans le temps ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing preferences for sewer network asset management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Martin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.23419⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3/4), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJETM.2017.10010689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221264v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayyan Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing preferences for sewer network asset management in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting preferences for wetland services : a way to manage conflicting land uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dumax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (3/4), pp.163-182. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (2), pp.309 - 327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJETM.2017.10010689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2016.1155976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607082v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting preferences for wetland services : a way to manage conflicting land uses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dumax</w:t>
+                <w:t xml:space="preserve">Regulation of diffuse pesticide pollution: combining point source reduction and mitigation in stormwater wetland (Rouffach, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2016.1155976⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743631v1</w:t>
+                <w:t xml:space="preserve">hal-02598751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of diffuse pesticide pollution: combining point source reduction and mitigation in stormwater wetland (Rouffach, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Imfeld</w:t>
+                <w:t xml:space="preserve">Using an adapted HEP to assess environmental cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.07.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02598751v1</w:t>
+                <w:t xml:space="preserve">hal-02596705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an adapted HEP to assess environmental cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Dumax</w:t>
+                <w:t xml:space="preserve">Mesurer les préférences du consommateur pour orienter les décisions des pouvoirs publics : l'apport de la méthode expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.113-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.09.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02596705v1</w:t>
+                <w:t xml:space="preserve">hal-02591522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policy and endogenous beliefs: the case of genetically modified food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lusk</w:t>
+                <w:t xml:space="preserve">Mesurer les préférences du consommateur pour orienter les décisions des pouvoirs publics : l'apport de la méthode expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Agricultural and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182, pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2008.7755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591521v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les préférences du consommateur pour orienter les décisions des pouvoirs publics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
+                <w:t xml:space="preserve">Public policy and endogenous beliefs: the case of genetically modified food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lusk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 182, pp. 113-127</w:t>
+              <w:t xml:space="preserve">Australian Journal of Agricultural and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.270-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00353352v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les préférences du consommateur pour orienter les décisions des pouvoirs publics : l'apport de la méthode expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Robin</w:t>
+                <w:t xml:space="preserve">Mesurer les préférences du consommateur pour orienter les décisions des pouvoirs publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Ruffieux</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp.113-127</w:t>
+              <w:t xml:space="preserve">, 2008, 182, pp. 113-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591522v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les préférences du consommateur pour orienter les décisions des pouvoirs publics : l'apport de la méthode expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptabilité des consommateurs face à un OGM de seconde génération : le riz doré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ecop.2008.7755⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (5), pp.843-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.175.0843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667312v1</w:t>
+                <w:t xml:space="preserve">hal-02589494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des consommateurs face à un OGM de seconde génération : le riz doré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation économique des conséquences d'un accident de la route non mortel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lahatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (5), pp.843-852. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 17 (2), pp.35-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589494v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique des conséquences d'un accident de la route non mortel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du consentement à payer pour éviter les conséquences d'un accident routier non mortel à l'aide de modèles de durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lassarre</w:t>
+                <w:t xml:space="preserve">Agénor Lahatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 | 2006, pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589493v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du consentement à payer pour éviter les conséquences d'un accident routier non mortel à l'aide de modèles de durée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lassarre</w:t>
+                <w:t xml:space="preserve">Consumer acceptance of ingenic foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lusk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.1433-1434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148372v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer acceptance of ingenic foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lusk</w:t>
+                <w:t xml:space="preserve">Consumer acceptance of biotechnology and the role of second generation technologies in the USA and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayson L. Lusk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (8), pp.386-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2005.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588816v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer acceptance of biotechnology and the role of second generation technologies in the USA and Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (4), pp.409-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2005.05.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00278702v1</w:t>
+                <w:t xml:space="preserve">hal-00278981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit Transfer : A Comparison of WTP for Air Quality between France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29, pp.295-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10640-004-5266-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t>
+                <w:t xml:space="preserve">Willingness-to-pay for food safety : an experimental investigation of quality certification on bidding behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 31 (4), pp.409-425. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+              <w:t xml:space="preserve">, 2004, 31 (3), pp.409-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3207,51 +3082,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry and biodiversity in temperate silvoarable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kletty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3280,1868 +3155,1868 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology &amp; Evolution: New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE² GFÖ EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose the best format within the portfolio of economic experiments? Going from lab to field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Assessing residents' preferences for sewer network asset management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Economic experiments for EU agricultural policy evaluation: methodological challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers (UA). Montpellier, FRA. Centre National de la Recherche Scientifique (CNRS), FRA. Christian-Albrechts University of Kiel, DEU., Jun 2017, Angers, France. 24 p</w:t>
+              <w:t xml:space="preserve">Water Challenges in XXI century: role of economics, statistics and asset management IWA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Livorno, Italy. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681896v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing residents' preferences for sewer network asset management in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">How to choose the best format within the portfolio of economic experiments? Going from lab to field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Challenges in XXI century: role of economics, statistics and asset management IWA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Livorno, Italy. pp.8</w:t>
+              <w:t xml:space="preserve">Workshop "Economic experiments for EU agricultural policy evaluation: methodological challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers (UA). Montpellier, FRA. Centre National de la Recherche Scientifique (CNRS), FRA. Christian-Albrechts University of Kiel, DEU., Jun 2017, Angers, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606968v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing residents' preferences for sewer network asset management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IWA Leading-Edge Conference on Strategic Asset Management of water and wastewater infrastructures (LESAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours sur la restauration écologique d’une ancienne gravière et de zones humides en plaine alluviale rhénane (site du Woerr, Lauterbourg) et leurs suivis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-allemand. Retour d'expérience en restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENGEES, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Habitat Evaluation Procedure and Choice Experiment: substitutes or complements?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting preferences for wetland services: a way to manage conflicting land uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting of the French Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop on Non Market Valuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nancy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601415v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting preferences for wetland services: a way to manage conflicting land uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Adapted Habitat Evaluation Procedure and Choice Experiment: substitutes or complements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Non Market Valuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nancy, France. pp.1</w:t>
+              <w:t xml:space="preserve">64th Annual Meeting of the French Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601417v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation of social and environmental externalities from sewer networks: experiences and perspectives for asset management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LESAM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site d’Etude en Ecologie Globale du Woerr: approche multicritère d’un programme de relâcher de cistudes d'Europe en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Georges</w:t>
+                <w:t xml:space="preserve">I. Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravel pit rehabilitation and recovery of ecosystems services in the Upper Rhin floodplain: an experimental study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staentzel Cybill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European conference on Ecological Restauration (SER 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, OULU, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSIBILITE DE L'ÉVALUATION DES DOMMAGES POTENTIELS LIÉS AUX INONDATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Eleuterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes JSE - Environnement entre passé et futur : les risques à l'épreuve des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an adapted HEP to assess environmental cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying how the strategies used to assess potential damages of future floods can affect the results of the evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Eleuterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Wide Workshop for Young Environmental Scientists (WWW-YES): 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Arcueil, France. pp.WWW-YES-2010-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transaction cost approach to assess the Water Framework Directive implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Malte, Malta. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directive cadre sur l'eau : de la restauration de l'optimum traditionnel à de nouvelles implications économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Evaluation économique de la directive cadre sur l'eau. Le rôle central de la «dérogation» dans le succès futur de la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Destandau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVIIè Congrès Annuel de l'AFSE Journées de l'AFSE : " Frontiers in Environmental Economics and Natural Resources Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.16</w:t>
+              <w:t xml:space="preserve">Colloque L'évaluation des Politiques Publiques en Europe. Cultures et Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Strasbourg, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590670v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondation en espace péri-urbain : convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Glatron</w:t>
+                <w:t xml:space="preserve">Directive cadre sur l'eau : de la restauration de l'optimum traditionnel à de nouvelles implications économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur les Vulnérabilités sociétales, risques et environnement : comprendre et évaluer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t>
+              <w:t xml:space="preserve">LVIIè Congrès Annuel de l'AFSE Journées de l'AFSE : " Frontiers in Environmental Economics and Natural Resources Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595121v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la directive cadre sur l'eau. Le rôle central de la «dérogation» dans le succès futur de la politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Destandau</w:t>
+                <w:t xml:space="preserve">Inondation en espace péri-urbain : convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eleuterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L'évaluation des Politiques Publiques en Europe. Cultures et Futurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Strasbourg, France. pp.16</w:t>
+              <w:t xml:space="preserve">Colloque national sur les Vulnérabilités sociétales, risques et environnement : comprendre et évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590671v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensatory mitigation: an indicator of the environmental damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFSE, Thematic meeting Frontiers in environmental economics and natural resources management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondation en espace péri-urbain : convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la basse-Bruche (Alsace)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Glatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Eleuterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Vulnérabilités Sociétales, Risques et Environnement : Comprendre et Evaluer "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00570244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5151,426 +5026,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Des chlorures dans la Meurthe et la Moselle : un pacte de sel ? Explorer l’ajournement dans les situations de gestion environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’environnement en mal de gestion. Les apports d’une perspective situationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-48., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.103062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode Habitat Evaluation Procedure adaptée - Un outil d’évaluation non monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restaurer la nature pour atténuer les impacts du développement : analyse des mesures compensatoires pour la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.249-259, 2015, 978-2-7592-2290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondation en espace péri-urbain: convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Glatron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Rozan</w:t>
+                <w:t xml:space="preserve">J. Eleuterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.257-269, 2009, Sociologies et Environnement, 978-2-296-08132-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transaction cost approach to assess the water framework directive implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Management V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIT Press, pp.12, 2009, 978-1-84564-199-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5580,192 +5455,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion financière durable d'un service d'eau en Afrique subsaharienne : un exemple en milieu rural au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les préférences du consommateur pour orienter les décisions des pouvoirs publics : l'apport de la méthode expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5775,379 +5650,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse historique et économique de la gestion des concentrations en chlorures dans la Meurthe et la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. Rapport final. Projet ANR RGC-U INDIGAU (2007-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+                <w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cherqui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de performance pour la gestion patrimoniale des réseaux d'assainissement urbains. T8 évaluation des impacts en fonction des vulnérabilités. Projet INDIGAU ANR RGC-U recommandations pour l'évaluation économique des impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ghoulam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Soglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6215,51 +6090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29521B87"/>
+    <w:nsid w:val="99EE77FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-rozan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9914-6656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139564632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04114539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Limbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00198-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mantilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107566" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-021-09811-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00145-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun&#160;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23419" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destandau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.07.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MFNTKW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCXTM7FX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lusk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2008.7755" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.175.0843" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#233;nor Lahatte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2005.05.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B64VLV3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-004-5266-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NRCJW4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04231135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601415v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurenceau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196310v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594222v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghoulam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soglo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-rozan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9914-6656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139564632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04114539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Limbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00198-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107566" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-021-09811-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Sarr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00145-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun&#160;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23419" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destandau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.07.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MFNTKW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCXTM7FX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2008.7755" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lusk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.175.0843" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahatte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#233;nor Lahatte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2005.05.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B64VLV3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-004-5266-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NRCJW4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04231135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurenceau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196310v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghoulam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soglo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>