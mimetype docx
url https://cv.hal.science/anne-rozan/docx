--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -6090,51 +6090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99EE77FB"/>
+    <w:nsid w:val="74BFA66B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>