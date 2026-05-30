--- v2 (2026-05-10)
+++ v3 (2026-05-30)
@@ -2760,221 +2760,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t>
+                <w:t xml:space="preserve">Benefit Transfer : A Comparison of WTP for Air Quality between France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29, pp.295-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-004-5266-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278981v1</w:t>
+                <w:t xml:space="preserve">hal-00278980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit Transfer : A Comparison of WTP for Air Quality between France and Germany</w:t>
+                <w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-004-5266-x⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (4), pp.409-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00278980v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-pay for food safety : an experimental investigation of quality certification on bidding behavior</w:t>
               </w:r>
@@ -2986,74 +2986,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (3), pp.409-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072925v1</w:t>
@@ -3185,217 +3185,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing residents' preferences for sewer network asset management in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">How to choose the best format within the portfolio of economic experiments? Going from lab to field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Challenges in XXI century: role of economics, statistics and asset management IWA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Livorno, Italy. pp.8</w:t>
+              <w:t xml:space="preserve">Workshop "Economic experiments for EU agricultural policy evaluation: methodological challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers (UA). Montpellier, FRA. Centre National de la Recherche Scientifique (CNRS), FRA. Christian-Albrechts University of Kiel, DEU., Jun 2017, Angers, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606968v1</w:t>
+                <w:t xml:space="preserve">hal-01681896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose the best format within the portfolio of economic experiments? Going from lab to field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Assessing residents' preferences for sewer network asset management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Economic experiments for EU agricultural policy evaluation: methodological challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers (UA). Montpellier, FRA. Centre National de la Recherche Scientifique (CNRS), FRA. Christian-Albrechts University of Kiel, DEU., Jun 2017, Angers, France. 24 p</w:t>
+              <w:t xml:space="preserve">Water Challenges in XXI century: role of economics, statistics and asset management IWA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Livorno, Italy. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681896v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing residents' preferences for sewer network asset management in France</w:t>
               </w:r>
@@ -3595,217 +3595,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting preferences for wetland services: a way to manage conflicting land uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapted Habitat Evaluation Procedure and Choice Experiment: substitutes or complements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Non Market Valuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nancy, France. pp.1</w:t>
+              <w:t xml:space="preserve">64th Annual Meeting of the French Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601417v1</w:t>
+                <w:t xml:space="preserve">hal-02601415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Habitat Evaluation Procedure and Choice Experiment: substitutes or complements?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting preferences for wetland services: a way to manage conflicting land uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting of the French Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">Workshop on Non Market Valuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nancy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601415v1</w:t>
+                <w:t xml:space="preserve">hal-02601417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuation of social and environmental externalities from sewer networks: experiences and perspectives for asset management</w:t>
               </w:r>
@@ -4493,329 +4493,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la directive cadre sur l'eau. Le rôle central de la «dérogation» dans le succès futur de la politique</w:t>
+                <w:t xml:space="preserve">Directive cadre sur l'eau : de la restauration de l'optimum traditionnel à de nouvelles implications économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L'évaluation des Politiques Publiques en Europe. Cultures et Futurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Strasbourg, France. pp.16</w:t>
+              <w:t xml:space="preserve">LVIIè Congrès Annuel de l'AFSE Journées de l'AFSE : " Frontiers in Environmental Economics and Natural Resources Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590671v1</w:t>
+                <w:t xml:space="preserve">hal-02590670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directive cadre sur l'eau : de la restauration de l'optimum traditionnel à de nouvelles implications économiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Lévêque</w:t>
+                <w:t xml:space="preserve">Inondation en espace péri-urbain : convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eleuterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVIIè Congrès Annuel de l'AFSE Journées de l'AFSE : " Frontiers in Environmental Economics and Natural Resources Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.16</w:t>
+              <w:t xml:space="preserve">Colloque national sur les Vulnérabilités sociétales, risques et environnement : comprendre et évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590670v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondation en espace péri-urbain : convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Glatron</w:t>
+                <w:t xml:space="preserve">Evaluation économique de la directive cadre sur l'eau. Le rôle central de la «dérogation» dans le succès futur de la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur les Vulnérabilités sociétales, risques et environnement : comprendre et évaluer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.14</w:t>
+              <w:t xml:space="preserve">Colloque L'évaluation des Politiques Publiques en Europe. Cultures et Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Strasbourg, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595121v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensatory mitigation: an indicator of the environmental damage</w:t>
               </w:r>
@@ -5230,90 +5230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondation en espace péri-urbain: convoquer un éventail de disciplines pour analyser l'aléa et la vulnérabilité de la Basse-Bruche (Alsace)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Glatron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Rozan</w:t>
+                <w:t xml:space="preserve">J. Eleuterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.257-269, 2009, Sociologies et Environnement, 978-2-296-08132-1</w:t>
@@ -6090,51 +6090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74BFA66B"/>
+    <w:nsid w:val="2B05BA13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6321,51 +6321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-rozan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9914-6656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139564632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04114539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Limbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00198-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107566" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-021-09811-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Sarr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00145-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun&#160;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23419" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destandau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.07.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MFNTKW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCXTM7FX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2008.7755" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lusk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.175.0843" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahatte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#233;nor Lahatte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2005.05.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B64VLV3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-004-5266-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NRCJW4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04231135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurenceau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196310v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghoulam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soglo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-rozan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9914-6656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139564632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04114539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Limbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00198-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kletty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03639159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2021-0017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107566" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-021-09811-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Sarr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00145-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brun&#160;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23419" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destandau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.07.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MFNTKW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.09.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCXTM7FX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruffieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2008.7755" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lusk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.175.0843" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahatte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lassarre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#233;nor Lahatte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2005.05.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B64VLV3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-004-5266-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NRCJW4L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04231135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606968v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eleuterio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mos&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurenceau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eleuterio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01766307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595206v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wittner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196310v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghoulam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soglo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>