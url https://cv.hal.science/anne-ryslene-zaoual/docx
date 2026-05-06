--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANNE-RYSLENE ZAOUAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaoual, A.-R. (2020). « Intermédiation des transactions d’écologie industrielle. Le rôle d’Écopal au sein de l’écosystème dunkerquois », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Économie Régionale et Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,* n°2, p. 261-288***.***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaoual, A.R. and Lecocq, X. (2018). “Orchestrating circularity within industrial ecosystems. Lessons from iconic cases in three different countries”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 60, n°3: Spécial Issue On the Circulary Economy, p. 133-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tantely, J. R., et Zaoual, A. R. (2016). « Inclure des ressources délaissées. Le groupe Vitamine T, un spécialiste de l’insertion ». </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 42, n°255, p. 121-138.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaoual, A.-R. (2014) « Pour une contribution du management stratégique à l’écologie industrielle », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable & Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 5, n°1.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décaler les approches de la durabilité et des territoires : regards croisés sur les 20 ans de la rubrique « Points de vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Petitimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Carnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Boughedada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence à l’authenticité, il n’y a qu’une brique !Potentiel et enjeux pédagogiques de la méthode LEGO® SERIOUS PLAY® pour l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, NS-13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiation des transactions d'écologie industrielle. Le rôle d'Écopal au sein de l'écosystème dunkerquois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.261-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le recrutement : le secret de Team Jolokia pour construire des organisations inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Warnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’économie circulaire, les leçons d’une étude internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating Circularity within Industrial Ecosystems: Lessons from Iconic Cases in Three Different Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0008125617752693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why circular economy needs matchmakers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure des ressources délaissées. Le groupe Vitamine T, un spécialiste de l’insertion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (255), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contribution du management stratégique à l'écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intelligences artificielles génératives (IAG) en contexte pédagogique : sous-traitantes ou partenaires d’apprentissage du management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de pratique et de recherche du groupe thématique MACCA (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Évry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le management avec la ludopédagogie : un levier pour favoriser l'inclusion des étudiants et renforcer leur inclusivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème conférence de l’AIMS : Réassembler le(s) monde(s), Réincarner le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire Zéro Chômeur de Longue Durée : un processus de meta-organizing au service de l’inclusion des demandeurs d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Warnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles (BE), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver la subjectivité et l’intersubjectivité dans l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème conférence de l’Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des contextes d’apprentissage plus inclusifs à l’Université grâce à la ludopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées de pratique et de recherche du groupe thématique MACCA (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to be inclusive by playing. Lessons from LEGO® SERIOUS PLAY® workshops in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le management autrement à l’Université et éveiller le leadership authentique des étudiants avec la méthode LEGO®SERIOUS PLAY®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes journées de pratique et de recherche du groupe thématique MACCA (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion à l'horizon ! Leçons de la création d'un équipage de course au large hors-norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Warnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making industrial ecology meaningful: the role of the third party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bastianutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anaheim (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’inclusion de ressources négativement perçues par le marché. Le cas d’un spécialiste de l’insertion par l’activité économique : le groupe Vitamine T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tantely Ranjatoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating transactions in a network: the strategic contributions of a third-party organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When waste becomes a matter of collective creativity: the case of the French cradle of industrial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bastianutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir à un acteur-tiers pour compenser des relations déséquilibrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contributions de l'acteur-tiers aux synergies de substitution sur un territoire: le cas du réseau dunkerquois animé par l'association Écopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Interdisciplinaire sur l'Ecologie industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'écologie industrielle et acteur-tiers. Une lecture par les coûts de transaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et RSE, une alliance en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Journées internationales de Réflexion en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V, 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie industrielle : quels bénéfices pour le territoire ? Trois études de cas appliquées à la région Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoire et environnement: des représentations à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes et les réalités de l'écologie industrielle : une étude de cas exploratoire d'une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie industrielle : fondements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Développement Durable de l'Association internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés rencontrées par les jeunes entreprises innovantes : incubées versus non incubées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystème entrepreneurial et logiques d'accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.135-166, 2016, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets sont des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://www.francebleu.fr/emissions/ramene-ta-science/nord/les-dechets-sont-des-ressources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://www.francebleu.fr/emissions/ramene-ta-science/nord/repenser-le-recrutement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANNE-RYSLENE ZAOUAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaoual, A.-R. (2020). « Intermédiation des transactions d’écologie industrielle. Le rôle d’Écopal au sein de l’écosystème dunkerquois », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Économie Régionale et Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*,* n°2, p. 261-288***.***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaoual, A.R. and Lecocq, X. (2018). “Orchestrating circularity within industrial ecosystems. Lessons from iconic cases in three different countries”, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 60, n°3: Spécial Issue On the Circulary Economy, p. 133-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tantely, J. R., et Zaoual, A. R. (2016). « Inclure des ressources délaissées. Le groupe Vitamine T, un spécialiste de l’insertion ». </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 42, n°255, p. 121-138.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaoual, A.-R. (2014) « Pour une contribution du management stratégique à l’écologie industrielle », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement Durable & Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 5, n°1.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décaler les approches de la durabilité et des territoires : regards croisés sur les 20 ans de la rubrique « Points de vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Petitimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Carnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Boughedada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ambivalence à l’authenticité, il n’y a qu’une brique !Potentiel et enjeux pédagogiques de la méthode LEGO® SERIOUS PLAY® pour l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, NS-13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiation des transactions d'écologie industrielle. Le rôle d'Écopal au sein de l'écosystème dunkerquois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.261-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le recrutement : le secret de Team Jolokia pour construire des organisations inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Warnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’économie circulaire, les leçons d’une étude internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why circular economy needs matchmakers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating Circularity within Industrial Ecosystems: Lessons from Iconic Cases in Three Different Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), pp.133-156. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0008125617752693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure des ressources délaissées. Le groupe Vitamine T, un spécialiste de l’insertion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (255), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contribution du management stratégique à l'écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intelligences artificielles génératives (IAG) en contexte pédagogique : sous-traitantes ou partenaires d’apprentissage du management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de pratique et de recherche du groupe thématique MACCA (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Évry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le management avec la ludopédagogie : un levier pour favoriser l'inclusion des étudiants et renforcer leur inclusivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème conférence de l’AIMS : Réassembler le(s) monde(s), Réincarner le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire Zéro Chômeur de Longue Durée : un processus de meta-organizing au service de l’inclusion des demandeurs d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Saniossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Warnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHEC, Sep 2024, Bruxelles (BE), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver la subjectivité et l’intersubjectivité dans l’enseignement du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème conférence de l’Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des contextes d’apprentissage plus inclusifs à l’Université grâce à la ludopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées de pratique et de recherche du groupe thématique MACCA (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to be inclusive by playing. Lessons from LEGO® SERIOUS PLAY® workshops in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le management autrement à l’Université et éveiller le leadership authentique des étudiants avec la méthode LEGO®SERIOUS PLAY®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes journées de pratique et de recherche du groupe thématique MACCA (Méthodes et Approches Créatives et Critiques de l’Apprentissage et de la formation au Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion à l'horizon ! Leçons de la création d'un équipage de course au large hors-norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Warnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making industrial ecology meaningful: the role of the third party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bastianutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Anaheim (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’inclusion de ressources négativement perçues par le marché. Le cas d’un spécialiste de l’insertion par l’activité économique : le groupe Vitamine T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tantely Ranjatoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating transactions in a network: the strategic contributions of a third-party organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir à un acteur-tiers pour compenser des relations déséquilibrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When waste becomes a matter of collective creativity: the case of the French cradle of industrial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bastianutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contributions de l'acteur-tiers aux synergies de substitution sur un territoire: le cas du réseau dunkerquois animé par l'association Écopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Interdisciplinaire sur l'Ecologie industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'écologie industrielle et acteur-tiers. Une lecture par les coûts de transaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et RSE, une alliance en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Journées internationales de Réflexion en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed V, 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie industrielle : quels bénéfices pour le territoire ? Trois études de cas appliquées à la région Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoire et environnement: des représentations à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes et les réalités de l'écologie industrielle : une étude de cas exploratoire d'une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie industrielle : fondements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Développement Durable de l'Association internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés rencontrées par les jeunes entreprises innovantes : incubées versus non incubées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystème entrepreneurial et logiques d'accompagnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.135-166, 2016, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.phili.2016.01.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets sont des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://www.francebleu.fr/emissions/ramene-ta-science/nord/les-dechets-sont-des-ressources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐ryslène Zaoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://www.francebleu.fr/emissions/ramene-ta-science/nord/repenser-le-recrutement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petitimbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04065972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-59PL4J21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03411887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125617752693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05353973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04059618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bastianutti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02945378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cremers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petitimbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boughedada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04065972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jamin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-59PL4J21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03411887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Warnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rysl&#232;ne Zaoual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125617752693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05353973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04059618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03275358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bastianutti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03419833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02945378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lafaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cremers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.phili.2016.01.0135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>