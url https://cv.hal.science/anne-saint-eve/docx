--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -424,295 +424,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘PULSE FICTION’: Development of Slightly Processed Pulse-Based Foods and Recipes to Meet the Needs of Consumers and the Agricultural Sector and Improve Food Sustainability</w:t>
+                <w:t xml:space="preserve">Souped-up nutrition: impact on appreciation and appetite of nutritionally optimised co-designed soups for French community-dwelling older adults (55-75 years)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+                <w:t xml:space="preserve">Sarah Domingie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaira Hernandez‐casiano</w:t>
+                <w:t xml:space="preserve">Nadeen Abumanneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gerard‐simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nbu.70041⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.108550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2026.108550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454974v1</w:t>
+                <w:t xml:space="preserve">hal-05579138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘PULSE FICTION’: Development of Slightly Processed Pulse-Based Foods and Recipes to Meet the Needs of Consumers and the Agricultural Sector and Improve Food Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+                <w:t xml:space="preserve">Zaira Hernandez‐casiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Carré</w:t>
+                <w:t xml:space="preserve">Hélène Gerard‐simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t>
+              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nbu.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197858v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biomimetic Hybrid Soft/Rigid Robotic Masticator Simulating Oral Processing of Solid Foods</w:t>
               </w:r>
@@ -832,709 +832,726 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-actor co-creation of innovative protein-rich appetisers for older adults: From the kitchen to real-life consumer tasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Domingie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Domingie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134, pp.105660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liking and sensory determinants of perceived naturalness and healthiness. A study on pizzas with young adults in a natural eating environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 123, pp.105330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's Preference Patterns and Opportunities for Sensory‐Led Reformulation of Chocolate Chip Cookies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Liechti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Patrick Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Espinosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bosc</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joss.12954⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841324v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et place de la recherche et de l'enseignement supérieur dans les démarches d'innovation dans le secteur agro-alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children's Preference Patterns and Opportunities for Sensory‐Led Reformulation of Chocolate Chip Cookies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Liechti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Renard</w:t>
+                <w:t xml:space="preserve">Lucia Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Blanc</w:t>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol95-art06⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.e12954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joss.12954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696596v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological, physicochemical, and sensory changes throughout ripening of an experimental soft smear-ripened cheese in relation to salt concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle et place de la recherche et de l'enseignement supérieur dans les démarches d'innovation dans le secteur agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Leclercq-Perlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Elise Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Picque</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-24307⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol95-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246766v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first-of-its-kind 3D biomimetic artificial mouth capable of reproducing the oral processing of soft foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1543,7615 +1560,7590 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.22908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-73629-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role and place of research and higher education in innovation in the agri-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95, pp.15-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol95-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delicious and nutritious: Employing multi-actor food co-design to define recipe specifications for community-dwelling older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Domingie</w:t>
+                <w:t xml:space="preserve">Microbiological, physicochemical, and sensory changes throughout ripening of an experimental soft smear-ripened cheese in relation to salt concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Leclercq-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Cosson</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2024.101073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (8), pp.6393-6411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016183v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a natural salivary substitute to improve the swallowability of semi-solid foods: An in vitro and in vivo study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
+                <w:t xml:space="preserve">Delicious and nutritious: Employing multi-actor food co-design to define recipe specifications for community-dwelling older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Domingie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156, pp.110351. </w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.101073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2024.101073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981309v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the rheological and sensory properties of a novel natural salivary substitute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a natural salivary substitute to improve the swallowability of semi-solid foods: An in vitro and in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Bugarin-Castillo</w:t>
+                <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bou Fadel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2024.106802⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.110351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534534v1</w:t>
+                <w:t xml:space="preserve">hal-04981309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the rheological and sensory properties of a novel natural salivary substitute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bou Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+                <w:t xml:space="preserve">S Mohamed Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Colpaert</w:t>
+                <w:t xml:space="preserve">N Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.106802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2024.106802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04143509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Huguet</w:t>
+                <w:t xml:space="preserve">René Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chassard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.100115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 125 (11), pp.3929-3952. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 48, pp.109143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146697v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mastication and aroma release from white rice during food oral processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syahmeer How</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim R Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco P Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Gray-Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bronlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 357, pp.111636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Select a Representative Product Set From Market Inventory?” A Multicriteria Approach as a Base for Future Reformulation of Cookies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.749596⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03551056v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor of fava bean (Vicia faba L.) ingredients: Effect of processing and application conditions on odor-perception and headspace volatile chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saponins from Pea Ingredients to Innovative Sponge Cakes and Their Association with Perceived Bitterness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Pernin</w:t>
+                <w:t xml:space="preserve">Pedro Martínez Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Descharles</w:t>
+                <w:t xml:space="preserve">Jodie Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Zotzel</w:t>
+                <w:t xml:space="preserve">Even Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Jakobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111582⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11182919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157685v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saponins from Pea Ingredients to Innovative Sponge Cakes and Their Association with Perceived Bitterness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does environmental impact vary widely within the same food category? A case study on industrial pizzas from the French retail market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11182919⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 336, pp.130128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.130128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823683v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does environmental impact vary widely within the same food category? A case study on industrial pizzas from the French retail market</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+                <w:t xml:space="preserve">Identification and characterization of the main peptides in pea protein isolates using ultra high-performance liquid chromatography coupled with mass spectrometry and bioinformatics tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.130128⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 367, pp.130747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550632v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of the main peptides in pea protein isolates using ultra high-performance liquid chromatography coupled with mass spectrometry and bioinformatics tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Cosson</w:t>
+                <w:t xml:space="preserve">Effect of industrial process conditions of fava bean (Vicia faba L.) concentrates on physico-chemical and functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Jens Sharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
+                <w:t xml:space="preserve">Jens Zotzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Descamps</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Stadtmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonerz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Aschoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130747⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (12), pp.103142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2022.103142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517046v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of industrial process conditions of fava bean (Vicia faba L.) concentrates on physico-chemical and functional properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of Metabolome and Overall Perception of Pea Protein-Based Gels Fermented with Various Synthetic Microbial Consortia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonerz</w:t>
+                <w:t xml:space="preserve">Salma Ben-Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Aschoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2022.103142⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11081146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907106v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Metabolome and Overall Perception of Pea Protein-Based Gels Fermented with Various Synthetic Microbial Consortia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Ben-Harb</w:t>
+                <w:t xml:space="preserve">Impact of intra-category food substitutions on the risk of type 2 diabetes: a modelling study on the pizza category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11081146⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.1240-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114521002130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646862v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-category food substitutions on the risk of type 2 diabetes: a modelling study on the pizza category</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+                <w:t xml:space="preserve">How Different Are Industrial, Artisanal and Homemade Soft Breads?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Aurélia Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114521002130⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11101484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355131v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Different Are Industrial, Artisanal and Homemade Soft Breads?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Maurice</w:t>
+                <w:t xml:space="preserve">Life cycle inventory and assessment data for quantifying the environmental impacts of a wide range of food products belonging to the same food category: A case study of 80 pizzas representatives of the French retail market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11101484⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03673229v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventory and assessment data for quantifying the environmental impacts of a wide range of food products belonging to the same food category: A case study of 80 pizzas representatives of the French retail market</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+                <w:t xml:space="preserve">How to Select a Representative Product Set From Market Inventory?” A Multicriteria Approach as a Base for Future Reformulation of Cookies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Liechti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107950⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.749596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03582681v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Flavor of fava bean (Vicia faba L.) ingredients: Effect of processing and application conditions on odor-perception and headspace volatile chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Marette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Zotzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908155v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fava bean ( Vicia faba L.) for food applications: From seed to ingredient processing and its effect on functional properties, antinutritional factors, flavor, and color</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.104117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03276513v1</w:t>
+                <w:t xml:space="preserve">hal-03908155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to ‘Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation’ [LWT-Food Science and Technology 141 (2021) 110918]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Syahmeer How</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Gray-Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bronlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 144, pp.111391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+                <w:t xml:space="preserve">Fava bean ( Vicia faba L.) for food applications: From seed to ingredient processing and its effect on functional properties, antinutritional factors, flavor, and color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Zotzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonerz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Aschoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.401-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296059v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eli Gray-Stuart</w:t>
+                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John E Bronlund</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110918⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.102695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120245v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mixture design and fraction-based formulation to better understand perceptions of plant-protein-based solutions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Syahmeer How</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim R Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco P Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Gray-Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E Bronlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110151⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.110918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908247v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatility of microbial consortia and sensory properties induced by the composition of different milk and pea protein-based gels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Using a mixture design and fraction-based formulation to better understand perceptions of plant-protein-based solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108720⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.110151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950703v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Multiple Sensory Profiling Methods to Gain Insight into Temporal Perceptions of Pea Protein-Based Formulated Foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Block protocol for conventional profiling to sensory characterize plant protein isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9080969⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087739v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block protocol for conventional profiling to sensory characterize plant protein isolates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Using Multiple Sensory Profiling Methods to Gain Insight into Temporal Perceptions of Pea Protein-Based Formulated Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103927⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9080969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639287v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Versatility of microbial consortia and sensory properties induced by the composition of different milk and pea protein-based gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Ben-Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.108720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04413334v1</w:t>
+                <w:t xml:space="preserve">hal-02950703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Ben-Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and sensory evolutions of the lactic goat cheese Picodon in relation to temperature and relative humidity used throughout ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (6), pp.5713-5725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2018-15958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rheological and microstructural properties of pea, milk, mixed pea/milk gels and gelled emulsions designed by thermal, acid, and enzyme treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+                <w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ben-Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02628698v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining deeper insight into aroma perception: An integrative study of the oral processing of breads with different structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rheological and microstructural properties of pea, milk, mixed pea/milk gels and gelled emulsions designed by thermal, acid, and enzyme treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ben Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jourdren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Lejeune</w:t>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565944v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrage des yaourts : diversité des comportements et impact sur les apports en sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (Supplement 1), pp.S80-S86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0007-9960(17)30201-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Bread Crumb and Crust Structure on the in Vivo Release of Volatiles and the Dynamics of Aroma Perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaining deeper insight into aroma perception: An integrative study of the oral processing of breads with different structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Jourdren</w:t>
+                <w:t xml:space="preserve">M. Panouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Masson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Blumenthal</w:t>
+                <w:t xml:space="preserve">P. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (16), pp.3330-3340. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.119 - 127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b00287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841488v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in aroma compound retention by mucosa during consumption through mathematical modelling</w:t>
+                <w:t xml:space="preserve">Effect of Bread Crumb and Crust Structure on the in Vivo Release of Volatiles and the Dynamics of Aroma Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Deleris</w:t>
+                <w:t xml:space="preserve">Solenne Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 190, pp.123-138. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (16), pp.3330-3340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b00287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532599v1</w:t>
+                <w:t xml:space="preserve">hal-01841488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental methods for bolus characterization during oral processing to understand food perceptions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How much sugar do consumers add to plain yogurts? Insights from a study examining French consumer behavior and self-reported habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berthelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walther Oettgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.05.002⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565158v1</w:t>
+                <w:t xml:space="preserve">hal-01532539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much sugar do consumers add to plain yogurts? Insights from a study examining French consumer behavior and self-reported habits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumental methods for bolus characterization during oral processing to understand food perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99, pp.277-284. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sensory sciences and consumer perception \textbullet Food physics and material science, 9, pp.42--49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532539v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the ideal profile of French yogurts for different clusters of consumers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Masson</w:t>
+                <w:t xml:space="preserve">Insights in aroma compound retention by mucosa during consumption through mathematical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Blumenthal</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Saglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531652v1</w:t>
+                <w:t xml:space="preserve">hal-01532599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality of perception during the consumption of French grape brandies with different aging times in relation with aroma compound release</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying the ideal profile of French yogurts for different clusters of consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (1), pp.31-40. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.3421 - 3433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ffj.3265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01531618v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown pathways during oral processing of different breads: impact of crumb and crust structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3), pp.1446 - 1457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5fo01286d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective impact of bread structure and oral processing on dynamic texture perceptions through statistical multiblock analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Temporality of perception during the consumption of French grape brandies with different aging times in relation with aroma compound release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.06.021⟩</w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532601v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic aspects of texture perception during cheese consumption and relationship with bolus properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Respective impact of bread structure and oral processing on dynamic texture perceptions through statistical multiblock analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.12.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195506v1</w:t>
+                <w:t xml:space="preserve">hal-01532601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral processing and bolus properties drive the dynamics of salty and texture perceptions of bread</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Dynamic aspects of texture perception during cheese consumption and relationship with bolus properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.031⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195503v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying PTR-MS operating conditions for quantitative headspace analysis of hydro-alcoholic beverages. 2. Brandy characterization and discrimination by PTR-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 360 (1), pp.15-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nonvolatile fraction on the sensory perception of 40% (V/V) ethanol-containing French grape brandies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Oral processing and bolus properties drive the dynamics of salty and texture perceptions of bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brunerie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Le Bleis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (1), pp.56-63. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.238 - 246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joss.12081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195474v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils mathématiques pour comprendre et prédire l’impact de la structure des aliments et de la physiologie des individus, sur la libération des stimuli responsables des propriétés sensorielles et sur la digestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Influence of the nonvolatile fraction on the sensory perception of 40% (V/V) ethanol-containing French grape brandies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Panouille</w:t>
+                <w:t xml:space="preserve">P. Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36, pp.43-55. </w:t>
+              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/y0dt-m183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joss.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195483v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fruit Piece Structure in Yogurts on the Dynamics of Aroma Release and Sensory Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua J. Mesurolle</w:t>
+                <w:t xml:space="preserve">Des outils mathématiques pour comprendre et prédire l’impact de la structure des aliments et de la physiologie des individus, sur la libération des stimuli responsables des propriétés sensorielles et sur la digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Saint-Eve</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules18056035⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/y0dt-m183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001525v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying PTR-MS operating conditions for quantitative headspace analysis of hydro-alcoholic beverages. 1. Variation of the mean collision energy to control ionization processes occurring during PTR-MS analyses of 10-40% (v/v) ethanol-water solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
+                <w:t xml:space="preserve">Impact of Fruit Piece Structure in Yogurts on the Dynamics of Aroma Release and Sensory Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua J. Mesurolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle I. Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.6035 - 6056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules18056035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195468v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of direct mass spectrometry methods for the on-line analysis of volatile compounds in foods.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Modifying PTR-MS operating conditions for quantitative headspace analysis of hydro-alcoholic beverages. 1. Variation of the mean collision energy to control ionization processes occurring during PTR-MS analyses of 10-40% (v/v) ethanol-water solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3199⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 356, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939531v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the influence of composition, structure and texture on salty perception in model dairy products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Saint-Eve</w:t>
+                <w:t xml:space="preserve">Comparison of direct mass spectrometry methods for the on-line analysis of volatile compounds in foods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément C. de Loubens de Verdalle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (4), pp.716 - 723. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (5), pp.594-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.3199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001430v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Swallowing on the Dynamics of Aroma Release and Perceptionduring the Consumption of Alcoholic Beverages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic model to understand in vivo salt release and perception during the consumption of dairy gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Saint-Eve Delbos</w:t>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilin Y. Guo</w:t>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lieben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise M.-L. Cypriani</w:t>
+                <w:t xml:space="preserve">Marion Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjr038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.2534-2542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf103792b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004588v1</w:t>
+                <w:t xml:space="preserve">hal-00841596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of oxygen on aroma compound production by Proteus vulgaris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How texture influences aroma and taste perception over time in candies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawinee P. Deetae</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.10.089⟩</w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1-2), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12078-011-9086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001437v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic model to understand in vivo salt release and perception during the consumption of dairy gels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">The dynamics of aroma compound transfer properties in cheeses during simulated eating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gasiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf103792b⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (10), pp.3174 - 3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2011.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841596v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How texture influences aroma and taste perception over time in candies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dakowski</w:t>
+                <w:t xml:space="preserve">Impact of Swallowing on the Dynamics of Aroma Release and Perceptionduring the Consumption of Alcoholic Beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Déléris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+                <w:t xml:space="preserve">Anne A. Saint-Eve Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Y. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lieben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Cypriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12078-011-9086-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.701 - 713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjr038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788059v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of aroma compound transfer properties in cheeses during simulated eating conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical effect of oxygen on aroma compound production by Proteus vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawinee P. Deetae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Saint-Eve Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Hélinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126 (1), pp.134 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.10.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2011.07.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01003263v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between saliva and food bolus properties from model dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina R. S. R. Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud M. Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9368,1287 +9360,1429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How trigeminal, taste and aroma perceptions are affected in mint-flavored carbonated beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+                <w:t xml:space="preserve">Understanding of the influence of composition, structure and texture on salty perception in model dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daubert-Deleris</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément C. de Loubens de Verdalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.716 - 723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.05.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195437v1</w:t>
+                <w:t xml:space="preserve">hal-01001430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of aroma compounds: an interlaboratory study on the effect of the composition of food matrices on thermodynamic parameters in comparison with water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How trigeminal, taste and aroma perceptions are affected in mint-flavored carbonated beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daubert-Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Kopjar</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Dominique Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (8), pp.1026-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2010.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.3929⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195445v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic model of in vitro salt release from model dairy gels based on standardized breakdown test simulating mastication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+                <w:t xml:space="preserve">Retention of aroma compounds: an interlaboratory study on the effect of the composition of food matrices on thermodynamic parameters in comparison with water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Kopjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (1), pp.161-168. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (8), pp.1285-1292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.3929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841617v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and predicting the spreading of dairy products in the mouth: sensory, instrumental and modelling approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mossaz</w:t>
+                <w:t xml:space="preserve">Mechanistic model of in vitro salt release from model dairy gels based on standardized breakdown test simulating mastication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (1), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195460v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of composition(CO2 and Sugar) on aroma release and perception of mint-flavored carbonated beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+                <w:t xml:space="preserve">Measuring and predicting the spreading of dairy products in the mouth: sensory, instrumental and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mossaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Délérist</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feron</w:t>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (8), pp.681 - 688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf900542j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality changes in yogurt during storage in different packaging materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
+                <w:t xml:space="preserve">Influence of composition(CO2 and Sugar) on aroma release and perception of mint-flavored carbonated beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lévy</w:t>
+                <w:t xml:space="preserve">Isabelle Délérist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Le Moigne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.01.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (13), pp.5891-5898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf900542j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195455v1</w:t>
+                <w:t xml:space="preserve">hal-01195427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Mathematical Model for In Vivo Aroma Release during Eating of Semiliquid Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">Quality changes in yogurt during storage in different packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Atlan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violette Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 (2), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.01.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjm077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01537099v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing gas chromatographic data and confidence interval calculation for partition coefficients determined by the phase ratio variation method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Mathematical Model for In Vivo Aroma Release during Eating of Semiliquid Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.01.055⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (2), pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjm077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512117v1</w:t>
+                <w:t xml:space="preserve">hal-01537099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Processing gas chromatographic data and confidence interval calculation for partition coefficients determined by the phase ratio variation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1110 (1-2), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.01.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flavored yogurt complex viscosity influences real-time aroma release in the mouth and sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (20), pp.7794-7803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf060849k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10658,185 +10792,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la libération et de la perception des composés d'arôme en condition de consommation: Cas du yaourt brassé aromatisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Institut National Agronomique Paris Grignon, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02824157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la libération et de la perception des compsés d'arome en condition de consommation: cas du yaourt brassé aromatisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006INAP0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00002664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10904,51 +11038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4420FC25"/>
+    <w:nsid w:val="2344E0DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11135,51 +11269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-saint-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2910-4666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105722" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourcier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol95-art06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24307" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol95-art03-GB" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.101073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176000v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syahmeer How" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gray-Stuart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bronlund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111636" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.749596" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zotzel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111582" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130747" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03907106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jens Sharan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stadtm&#252;ller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonerz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aschoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11101484" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03276513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12687" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Syahmeer How" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morgenstern" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111391" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Bronlund" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110918" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087739v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9080969" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Mabille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Druon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103927" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Jan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Raynaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15958" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565944v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdren" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770349v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(17)30201-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.05.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthelo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Oettgen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.01.032" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3265" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6R1G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01286d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532601v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.021" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195506v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capitaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.12.015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195503v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.031" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195474v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunerie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12081" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PPL85Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195483v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y0dt-m183" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Mesurolle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Deleris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18056035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195468v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.10.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001430v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JVZTXPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Y. Guo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Cypriani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr038" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001437v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee P. Deetae" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.089" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXSQWZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841596v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103792b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003263v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gasiglia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.034" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. S. R. Drago" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint Eve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999886v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski Dakowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6TDB2GN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195437v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HZFBX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195445v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3929" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNCKWMWC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841617v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.02.020" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mossaz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.03.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5FL5W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195427v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;rist" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900542j" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195455v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;vy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moigne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.01.070" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4KHC3L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm077" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.01.055" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XMHKWMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824157v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002664v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0026" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-saint-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2910-4666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105722" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Abumanneh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2026.108550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourcier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol95-art06" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol95-art03-GB" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.101073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syahmeer How" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gray-Stuart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bronlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111636" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03907106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jens Sharan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zotzel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stadtm&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonerz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aschoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673229v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11101484" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.749596" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111582" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250532v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Syahmeer How" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morgenstern" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111391" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03276513v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12687" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Bronlund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110918" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Mabille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Druon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103927" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9080969" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618182v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Jan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Raynaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15958" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(17)30201-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565944v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdren" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.01.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthelo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Oettgen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.01.032" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.05.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01286d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3265" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6R1G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195506v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capitaine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.12.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195473v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195474v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12081" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PPL85Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195483v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y0dt-m183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Mesurolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Deleris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18056035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103792b" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003263v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gasiglia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004588v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Y. Guo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Cypriani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr038" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001437v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee P. Deetae" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.089" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXSQWZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. S. R. Drago" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint Eve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999886v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski Dakowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6TDB2GN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JVZTXPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195437v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HZFBX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3929" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNCKWMWC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.02.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195460v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mossaz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.03.006" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5FL5W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;rist" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900542j" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195455v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;vy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moigne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.01.070" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4KHC3L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm077" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.01.055" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XMHKWMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824157v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0026" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>