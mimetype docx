--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -641,51 +641,51 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2026, 51 (1), pp.104-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nbu.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1475,412 +1475,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind 3D biomimetic artificial mouth capable of reproducing the oral processing of soft foods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiological, physicochemical, and sensory changes throughout ripening of an experimental soft smear-ripened cheese in relation to salt concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Leclercq-Perlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miodrag Glumac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-73629-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (8), pp.6393-6411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981320v1</w:t>
+                <w:t xml:space="preserve">hal-05246766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role and place of research and higher education in innovation in the agri-food sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first-of-its-kind 3D biomimetic artificial mouth capable of reproducing the oral processing of soft foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-73629-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol95-art03-GB⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04809081v1</w:t>
+                <w:t xml:space="preserve">hal-04981320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological, physicochemical, and sensory changes throughout ripening of an experimental soft smear-ripened cheese in relation to salt concentrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role and place of research and higher education in innovation in the agri-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (8), pp.6393-6411. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.15-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-24307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol95-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246766v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delicious and nutritious: Employing multi-actor food co-design to define recipe specifications for community-dwelling older adults</w:t>
               </w:r>
@@ -1983,51 +1983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a natural salivary substitute to improve the swallowability of semi-solid foods: An in vitro and in vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t>
+                <w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Colpaert</w:t>
@@ -2454,337 +2454,337 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008890v1</w:t>
+                <w:t xml:space="preserve">hal-04143509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246331v1</w:t>
+                <w:t xml:space="preserve">hal-04008890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Colpaert</w:t>
+                <w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.109143. </w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125 (11), pp.3929-3952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04143509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mastication and aroma release from white rice during food oral processing</w:t>
               </w:r>
@@ -3189,51 +3189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does environmental impact vary widely within the same food category? A case study on industrial pizzas from the French retail market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,51 +3977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and assessment data for quantifying the environmental impacts of a wide range of food products belonging to the same food category: A case study of 80 pizzas representatives of the French retail market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,295 +4486,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation’ [LWT-Food Science and Technology 141 (2021) 110918]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Bronlund</w:t>
+                <w:t xml:space="preserve">Fava bean ( Vicia faba L.) for food applications: From seed to ingredient processing and its effect on functional properties, antinutritional factors, flavor, and color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Zotzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonerz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Aschoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111391⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.401-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250532v1</w:t>
+                <w:t xml:space="preserve">hal-03276513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fava bean ( Vicia faba L.) for food applications: From seed to ingredient processing and its effect on functional properties, antinutritional factors, flavor, and color</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Aschoff</w:t>
+                <w:t xml:space="preserve">Corrigendum to ‘Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation’ [LWT-Food Science and Technology 141 (2021) 110918]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Syahmeer How</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Gray-Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bronlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.401-428. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.111391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276513v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
               </w:r>
@@ -4894,51 +4894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the role of oral processing on in vivo aroma release of white rice: Conceptual model and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Syahmeer How</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim R Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,265 +6090,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrage des yaourts : diversité des comportements et impact sur les apports en sucres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaining deeper insight into aroma perception: An integrative study of the oral processing of breads with different structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0007-9960(17)30201-8⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.119 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770349v1</w:t>
+                <w:t xml:space="preserve">hal-01565944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining deeper insight into aroma perception: An integrative study of the oral processing of breads with different structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sucrage des yaourts : diversité des comportements et impact sur les apports en sucres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92, pp.119 - 127. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (Supplement 1), pp.S80-S86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(17)30201-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565944v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Bread Crumb and Crust Structure on the in Vivo Release of Volatiles and the Dynamics of Aroma Perception</w:t>
               </w:r>
@@ -6758,51 +6758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Saglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 190, pp.123-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7272,51 +7272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8562,545 +8562,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How texture influences aroma and taste perception over time in candies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Panouillé</w:t>
+                <w:t xml:space="preserve">Impact of Swallowing on the Dynamics of Aroma Release and Perceptionduring the Consumption of Alcoholic Beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dakowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+                <w:t xml:space="preserve">Anne A. Saint-Eve Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+                <w:t xml:space="preserve">Yilin Y. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lieben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Cypriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12078-011-9086-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.701 - 713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjr038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788059v1</w:t>
+                <w:t xml:space="preserve">hal-01004588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of aroma compound transfer properties in cheeses during simulated eating conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical effect of oxygen on aroma compound production by Proteus vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawinee P. Deetae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Saint-Eve Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Hélinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126 (1), pp.134 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.10.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2011.07.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01003263v1</w:t>
+                <w:t xml:space="preserve">hal-01001437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Swallowing on the Dynamics of Aroma Release and Perceptionduring the Consumption of Alcoholic Beverages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise M.-L. Cypriani</w:t>
+                <w:t xml:space="preserve">The dynamics of aroma compound transfer properties in cheeses during simulated eating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deleris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gasiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjr038⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (10), pp.3174 - 3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2011.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004588v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of oxygen on aroma compound production by Proteus vulgaris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Saint-Eve Delbos</w:t>
+                <w:t xml:space="preserve">How texture influences aroma and taste perception over time in candies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Hélinck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Dakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.10.089⟩</w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1-2), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12078-011-9086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001437v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between saliva and food bolus properties from model dairy products</w:t>
               </w:r>
@@ -10352,51 +10352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Mathematical Model for In Vivo Aroma Release during Eating of Semiliquid Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10499,51 +10499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing gas chromatographic data and confidence interval calculation for partition coefficients determined by the phase ratio variation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11038,51 +11038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2344E0DF"/>
+    <w:nsid w:val="8DD9BADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11269,51 +11269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-saint-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2910-4666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105722" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Abumanneh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2026.108550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourcier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol95-art06" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol95-art03-GB" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.101073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syahmeer How" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gray-Stuart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bronlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111636" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03907106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jens Sharan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zotzel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stadtm&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonerz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aschoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673229v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11101484" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.749596" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111582" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250532v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Syahmeer How" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morgenstern" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111391" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03276513v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12687" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Bronlund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110918" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Mabille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Druon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103927" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9080969" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618182v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Jan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Raynaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15958" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(17)30201-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565944v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdren" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.01.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthelo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Oettgen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.01.032" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.05.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01286d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3265" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6R1G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195506v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capitaine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.12.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195473v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195474v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12081" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PPL85Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195483v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y0dt-m183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Mesurolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Deleris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18056035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103792b" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003263v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gasiglia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004588v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Y. Guo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Cypriani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr038" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001437v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee P. Deetae" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.089" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXSQWZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. S. R. Drago" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint Eve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999886v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski Dakowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6TDB2GN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JVZTXPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195437v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HZFBX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3929" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNCKWMWC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.02.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195460v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mossaz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.03.006" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5FL5W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;rist" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900542j" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195455v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;vy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moigne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.01.070" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4KHC3L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm077" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.01.055" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XMHKWMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824157v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0026" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-saint-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2910-4666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105722" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Abumanneh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2026.108550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourcier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol95-art06" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24307" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol95-art03-GB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.101073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syahmeer How" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gray-Stuart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bronlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111636" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03907106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jens Sharan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zotzel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stadtm&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonerz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aschoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673229v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11101484" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.749596" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111582" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03276513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12687" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Syahmeer How" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morgenstern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111391" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Bronlund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110918" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Mabille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Druon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103927" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9080969" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618182v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Jan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Raynaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15958" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdren" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.01.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770349v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(17)30201-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthelo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Oettgen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.01.032" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.05.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01286d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3265" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6R1G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195506v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capitaine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.12.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195473v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195474v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12081" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PPL85Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195483v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y0dt-m183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Mesurolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Deleris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18056035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103792b" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Y. Guo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Cypriani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr038" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001437v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee P. Deetae" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.089" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXSQWZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003263v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gasiglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.034" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. S. R. Drago" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint Eve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999886v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski Dakowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6TDB2GN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JVZTXPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195437v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HZFBX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3929" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNCKWMWC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.02.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195460v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mossaz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.03.006" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5FL5W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;rist" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900542j" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195455v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;vy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moigne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.01.070" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4KHC3L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm077" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.01.055" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XMHKWMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824157v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0026" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>