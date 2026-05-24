--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -507,51 +507,51 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.108550. </w:t>
+              <w:t xml:space="preserve">, 2026, 233, pp.108550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2026.108550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1207,295 +1207,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's Preference Patterns and Opportunities for Sensory‐Led Reformulation of Chocolate Chip Cookies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle et place de la recherche et de l'enseignement supérieur dans les démarches d'innovation dans le secteur agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Liechti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Espinosa</w:t>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bosc</w:t>
+                <w:t xml:space="preserve">Elise Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joss.12954⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol95-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841324v1</w:t>
+                <w:t xml:space="preserve">hal-04696596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et place de la recherche et de l'enseignement supérieur dans les démarches d'innovation dans le secteur agro-alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children's Preference Patterns and Opportunities for Sensory‐Led Reformulation of Chocolate Chip Cookies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Liechti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trystram</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bourcier</w:t>
+                <w:t xml:space="preserve">Lucia Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Blanc</w:t>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95, pp.46-52. </w:t>
+              <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (6), pp.e12954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol95-art06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joss.12954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696596v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological, physicochemical, and sensory changes throughout ripening of an experimental soft smear-ripened cheese in relation to salt concentrations</w:t>
               </w:r>
@@ -1745,90 +1745,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role and place of research and higher education in innovation in the agri-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95, pp.15-20. </w:t>
@@ -3694,494 +3694,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-category food substitutions on the risk of type 2 diabetes: a modelling study on the pizza category</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leroy</w:t>
+                <w:t xml:space="preserve">Life cycle inventory and assessment data for quantifying the environmental impacts of a wide range of food products belonging to the same food category: A case study of 80 pizzas representatives of the French retail market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114521002130⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355131v1</w:t>
+                <w:t xml:space="preserve">hal-03582681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Different Are Industrial, Artisanal and Homemade Soft Breads?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (10), pp.1484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods11101484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventory and assessment data for quantifying the environmental impacts of a wide range of food products belonging to the same food category: A case study of 80 pizzas representatives of the French retail market</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+                <w:t xml:space="preserve">Impact of intra-category food substitutions on the risk of type 2 diabetes: a modelling study on the pizza category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.107950. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.1240-1249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0007114521002130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03582681v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Select a Representative Product Set From Market Inventory?” A Multicriteria Approach as a Base for Future Reformulation of Cookies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Liechti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4254,51 +4254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Zanghelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Descharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,307 +6947,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown pathways during oral processing of different breads: impact of crumb and crust structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporality of perception during the consumption of French grape brandies with different aging times in relation with aroma compound release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Forest</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5fo01286d⟩</w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532551v1</w:t>
+                <w:t xml:space="preserve">hal-01531618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality of perception during the consumption of French grape brandies with different aging times in relation with aroma compound release</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakdown pathways during oral processing of different breads: impact of crumb and crust structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brunerie</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.3265⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.1446 - 1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fo01286d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01531618v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective impact of bread structure and oral processing on dynamic texture perceptions through statistical multiblock analysis</w:t>
               </w:r>
@@ -7497,90 +7497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying PTR-MS operating conditions for quantitative headspace analysis of hydro-alcoholic beverages. 2. Brandy characterization and discrimination by PTR-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7757,51 +7757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the nonvolatile fraction on the sensory perception of 40% (V/V) ethanol-containing French grape brandies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,51 +8154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying PTR-MS operating conditions for quantitative headspace analysis of hydro-alcoholic beverages. 1. Variation of the mean collision energy to control ionization processes occurring during PTR-MS analyses of 10-40% (v/v) ethanol-water solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8206,51 +8206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brunerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 356, pp.41-45. </w:t>
@@ -11038,51 +11038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DD9BADC"/>
+    <w:nsid w:val="AC8EAD4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11269,51 +11269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-saint-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2910-4666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105722" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Abumanneh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2026.108550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourcier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol95-art06" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24307" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol95-art03-GB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.101073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syahmeer How" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gray-Stuart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bronlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111636" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03907106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jens Sharan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zotzel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stadtm&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonerz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aschoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673229v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11101484" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.749596" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111582" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03276513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12687" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Syahmeer How" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morgenstern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111391" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Bronlund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110918" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Mabille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Druon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103927" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9080969" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618182v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Jan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Raynaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15958" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdren" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.01.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770349v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(17)30201-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthelo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Oettgen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.01.032" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.05.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01286d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3265" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6R1G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195506v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capitaine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.12.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195473v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195474v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12081" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PPL85Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195483v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y0dt-m183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Mesurolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Deleris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18056035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103792b" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Y. Guo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Cypriani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr038" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001437v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee P. Deetae" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.089" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXSQWZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003263v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gasiglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.034" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. S. R. Drago" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint Eve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999886v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski Dakowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6TDB2GN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JVZTXPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195437v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HZFBX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3929" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNCKWMWC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.02.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195460v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mossaz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.03.006" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5FL5W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;rist" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900542j" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195455v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;vy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moigne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.01.070" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4KHC3L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm077" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.01.055" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XMHKWMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824157v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0026" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-saint-eve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2910-4666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495400v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70062" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105722" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Abumanneh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2026.108550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourcier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol95-art06" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24307" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73629-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol95-art03-GB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.101073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bou Fadel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohamed Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2024.106802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syahmeer How" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco P Morgenstern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gray-Stuart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bronlund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111636" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez Noguera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Lantoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyin Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jakobi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182919" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130747" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03907106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Jens Sharan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zotzel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stadtm&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonerz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Aschoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103142" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673229v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Pernin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11101484" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.749596" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Zanghelini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descharles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111582" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03276513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12687" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Syahmeer How" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jones" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morgenstern" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111391" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Bronlund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110918" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110151" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Mabille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Druon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103927" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9080969" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618182v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Jan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Raynaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15958" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdren" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.01.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770349v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(17)30201-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01841488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jourdren" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b00287" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthelo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Oettgen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.01.032" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.05.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deleris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiches" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3265" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6R1G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532551v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01286d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.06.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195506v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capitaine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.12.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195473v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195474v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12081" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PPL85Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195483v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y0dt-m183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Mesurolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Deleris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18056035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3199" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ7C1F0M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doyennette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103792b" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Y. Guo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Cypriani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr038" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001437v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee P. Deetae" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.089" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXSQWZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003263v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gasiglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.07.034" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9086-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina R. S. R. Drago" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint Eve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999886v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dakowski Dakowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.02.028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6TDB2GN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. de Loubens de Verdalle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.08.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JVZTXPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195437v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daubert-Deleris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ibarra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.05.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4HZFBX0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Kopjar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3929" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNCKWMWC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.02.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195460v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mossaz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.03.006" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5FL5W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;rist" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900542j" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195455v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;vy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moigne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.01.070" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4KHC3L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Atlan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm077" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.01.055" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XMHKWMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060849k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GPN0NX6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824157v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0026" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>